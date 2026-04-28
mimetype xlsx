--- v2 (2026-03-14)
+++ v3 (2026-04-28)
@@ -5,100 +5,100 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Program Files\Mesap AnalystService\App_Data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0A1D9843-EDBB-4A91-867B-B9D9032B689B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0875BFB7-C7F9-4AC6-9B14-E2B36F9F4342}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="2730" windowWidth="11520" windowHeight="8325" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Importpreis" sheetId="53" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>Importpreis</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Cent/kWh</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Importpreisstatistik</t>
   </si>
   <si>
     <t>Quelle: E-Control</t>
   </si>
   <si>
-    <t>(Datenstand: März 2026)</t>
+    <t>(Datenstand: April 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ [$€-1]_-;\-* #,##0.00\ [$€-1]_-;_-* &quot;-&quot;??\ [$€-1]_-"/>
     <numFmt numFmtId="167" formatCode="_-[$€]\ * #,##0.00_-;\-[$€]\ * #,##0.00_-;_-[$€]\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0,_)"/>
     <numFmt numFmtId="169" formatCode="mmmm"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -1830,97 +1830,94 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="3" borderId="5" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="7" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="4" borderId="5" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="5" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="3" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="4" borderId="3" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="4" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="9" fillId="4" borderId="7" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="9" fillId="4" borderId="6" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="6" borderId="5" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="1" fontId="9" fillId="4" borderId="6" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1513">
     <cellStyle name="A4 Auto Format" xfId="8" xr:uid="{766AA5DF-1E18-4EEB-9AAE-01B238A99EB7}"/>
     <cellStyle name="A4 Auto Format 2" xfId="39" xr:uid="{B8EA1B33-55C6-41ED-8249-27C902145763}"/>
     <cellStyle name="A4 Auto Format 2 2" xfId="545" xr:uid="{E3758B47-1D54-4745-92A7-18A5B8F4B0D3}"/>
     <cellStyle name="A4 Auto Format 3" xfId="40" xr:uid="{AC434357-FAF3-4092-B26D-37EA4587F9AD}"/>
     <cellStyle name="A4 Auto Format 3 2" xfId="546" xr:uid="{CD311001-6644-4C51-B568-894658B2C365}"/>
     <cellStyle name="A4 Auto Format 4" xfId="36" xr:uid="{5E53D84D-B242-4367-A765-A201DD1866AE}"/>
     <cellStyle name="A4 Auto Format 5" xfId="541" xr:uid="{492D64BA-21C2-4AEF-9F8F-56056C4B2137}"/>
     <cellStyle name="A4 No Format" xfId="9" xr:uid="{1AF1DF52-0B26-4787-8EC7-7560BE39992B}"/>
     <cellStyle name="A4 No Format 2" xfId="41" xr:uid="{105317BA-C51B-4A20-9046-B50595EF85A8}"/>
     <cellStyle name="A4 No Format 2 2" xfId="547" xr:uid="{619CD01D-D58C-442E-B062-E8D36CA32D72}"/>
     <cellStyle name="A4 No Format 3" xfId="42" xr:uid="{75179D4E-3A61-41FF-8043-2F5AD471D6CF}"/>
     <cellStyle name="A4 No Format 3 2" xfId="548" xr:uid="{A9284BF9-B259-4884-8CAF-714A3E73F1D0}"/>
@@ -3755,781 +3752,791 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4282335-4F7F-4992-A8E6-7287F7ECD899}">
-  <dimension ref="A1:C80"/>
+  <dimension ref="A1:C81"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="15" t="s">
+      <c r="A1" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="15"/>
-      <c r="C1" s="15"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="16" t="s">
+      <c r="A2" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="16"/>
-      <c r="C2" s="16"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A4" s="17" t="s">
+      <c r="A4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A5" s="17"/>
+      <c r="A5" s="18"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="21">
+      <c r="A6" s="20">
         <v>2020</v>
       </c>
       <c r="B6" s="5">
         <v>43831</v>
       </c>
       <c r="C6" s="6">
         <v>1.369</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="21"/>
+      <c r="A7" s="20"/>
       <c r="B7" s="7">
         <v>43862</v>
       </c>
       <c r="C7" s="8">
         <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="21"/>
+      <c r="A8" s="20"/>
       <c r="B8" s="5">
         <v>43891</v>
       </c>
       <c r="C8" s="9">
         <v>1.079</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" s="21"/>
+      <c r="A9" s="20"/>
       <c r="B9" s="7">
         <v>43922</v>
       </c>
       <c r="C9" s="10">
         <v>0.96899999999999997</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="21"/>
+      <c r="A10" s="20"/>
       <c r="B10" s="5">
         <v>43952</v>
       </c>
       <c r="C10" s="9">
         <v>0.81200000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="21"/>
+      <c r="A11" s="20"/>
       <c r="B11" s="7">
         <v>43983</v>
       </c>
       <c r="C11" s="10">
         <v>0.78200000000000003</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="21"/>
+      <c r="A12" s="20"/>
       <c r="B12" s="5">
         <v>44013</v>
       </c>
       <c r="C12" s="9">
         <v>0.76800000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="21"/>
+      <c r="A13" s="20"/>
       <c r="B13" s="7">
         <v>44044</v>
       </c>
       <c r="C13" s="10">
         <v>0.85</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="21"/>
+      <c r="A14" s="20"/>
       <c r="B14" s="5">
         <v>44075</v>
       </c>
       <c r="C14" s="9">
         <v>1.085</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="21"/>
+      <c r="A15" s="20"/>
       <c r="B15" s="7">
         <v>44105</v>
       </c>
       <c r="C15" s="10">
         <v>1.1779999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="21"/>
+      <c r="A16" s="20"/>
       <c r="B16" s="5">
         <v>44136</v>
       </c>
       <c r="C16" s="9">
         <v>1.2929999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="22"/>
+      <c r="A17" s="21"/>
       <c r="B17" s="11">
         <v>44166</v>
       </c>
       <c r="C17" s="12">
         <v>1.3640000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A18" s="14">
+      <c r="A18" s="15">
         <v>2021</v>
       </c>
       <c r="B18" s="5">
         <v>44197</v>
       </c>
       <c r="C18" s="9">
         <v>1.47</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A19" s="14"/>
+      <c r="A19" s="15"/>
       <c r="B19" s="11">
         <v>44228</v>
       </c>
       <c r="C19" s="12">
         <v>1.613</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A20" s="14"/>
+      <c r="A20" s="15"/>
       <c r="B20" s="5">
         <v>44256</v>
       </c>
       <c r="C20" s="9">
         <v>1.4970000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A21" s="14"/>
+      <c r="A21" s="15"/>
       <c r="B21" s="11">
         <v>44287</v>
       </c>
       <c r="C21" s="12">
         <v>1.7070000000000001</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A22" s="14"/>
+      <c r="A22" s="15"/>
       <c r="B22" s="5">
         <v>44317</v>
       </c>
       <c r="C22" s="9">
         <v>1.9730000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A23" s="14"/>
+      <c r="A23" s="15"/>
       <c r="B23" s="11">
         <v>44348</v>
       </c>
       <c r="C23" s="12">
         <v>2.25</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A24" s="14"/>
+      <c r="A24" s="15"/>
       <c r="B24" s="5">
         <v>44378</v>
       </c>
       <c r="C24" s="9">
         <v>2.827</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A25" s="14"/>
+      <c r="A25" s="15"/>
       <c r="B25" s="11">
         <v>44409</v>
       </c>
       <c r="C25" s="12">
         <v>3.2450000000000001</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A26" s="14"/>
+      <c r="A26" s="15"/>
       <c r="B26" s="5">
         <v>44440</v>
       </c>
       <c r="C26" s="9">
         <v>3.8679999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A27" s="14"/>
+      <c r="A27" s="15"/>
       <c r="B27" s="11">
         <v>44470</v>
       </c>
       <c r="C27" s="12">
         <v>5.7889999999999997</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A28" s="14"/>
+      <c r="A28" s="15"/>
       <c r="B28" s="5">
         <v>44501</v>
       </c>
       <c r="C28" s="9">
         <v>6.8140000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A29" s="14"/>
+      <c r="A29" s="15"/>
       <c r="B29" s="11">
         <v>44531</v>
       </c>
       <c r="C29" s="12">
         <v>7.9889999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" s="18">
+      <c r="A30" s="13">
         <v>2022</v>
       </c>
       <c r="B30" s="5">
         <v>44562</v>
       </c>
       <c r="C30" s="9">
         <v>8.2129999999999992</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" s="19"/>
+      <c r="A31" s="14"/>
       <c r="B31" s="11">
         <v>44593</v>
       </c>
       <c r="C31" s="12">
         <v>6.8440000000000003</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" s="19"/>
+      <c r="A32" s="14"/>
       <c r="B32" s="5">
         <v>44621</v>
       </c>
       <c r="C32" s="9">
         <v>8.3840000000000003</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" s="19"/>
+      <c r="A33" s="14"/>
       <c r="B33" s="11">
         <v>44652</v>
       </c>
       <c r="C33" s="12">
         <v>10.021000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" s="19"/>
+      <c r="A34" s="14"/>
       <c r="B34" s="5">
         <v>44682</v>
       </c>
       <c r="C34" s="9">
         <v>8.7409999999999997</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" s="19"/>
+      <c r="A35" s="14"/>
       <c r="B35" s="11">
         <v>44713</v>
       </c>
       <c r="C35" s="12">
         <v>9.3610000000000007</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" s="19"/>
+      <c r="A36" s="14"/>
       <c r="B36" s="5">
         <v>44743</v>
       </c>
       <c r="C36" s="9">
         <v>14.53</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" s="19"/>
+      <c r="A37" s="14"/>
       <c r="B37" s="11">
         <v>44774</v>
       </c>
       <c r="C37" s="12">
         <v>23.722999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" s="19"/>
+      <c r="A38" s="14"/>
       <c r="B38" s="5">
         <v>44805</v>
       </c>
       <c r="C38" s="9">
         <v>17.670999999999999</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" s="19"/>
+      <c r="A39" s="14"/>
       <c r="B39" s="11">
         <v>44835</v>
       </c>
       <c r="C39" s="12">
         <v>11.083</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" s="19"/>
+      <c r="A40" s="14"/>
       <c r="B40" s="5">
         <v>44866</v>
       </c>
       <c r="C40" s="9">
         <v>10.132999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" s="19"/>
+      <c r="A41" s="14"/>
       <c r="B41" s="11">
         <v>44896</v>
       </c>
       <c r="C41" s="12">
         <v>10.847</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A42" s="14">
+      <c r="A42" s="15">
         <v>2023</v>
       </c>
       <c r="B42" s="5">
         <v>44927</v>
       </c>
       <c r="C42" s="9">
         <v>8.5990000000000002</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A43" s="14"/>
+      <c r="A43" s="15"/>
       <c r="B43" s="11">
         <v>44958</v>
       </c>
       <c r="C43" s="12">
         <v>6</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A44" s="14"/>
+      <c r="A44" s="15"/>
       <c r="B44" s="5">
         <v>44986</v>
       </c>
       <c r="C44" s="9">
         <v>5.1449999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A45" s="14"/>
+      <c r="A45" s="15"/>
       <c r="B45" s="11">
         <v>45017</v>
       </c>
       <c r="C45" s="12">
         <v>4.5049999999999999</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A46" s="14"/>
+      <c r="A46" s="15"/>
       <c r="B46" s="5">
         <v>45047</v>
       </c>
       <c r="C46" s="9">
         <v>3.7669999999999999</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A47" s="14"/>
+      <c r="A47" s="15"/>
       <c r="B47" s="11">
         <v>45078</v>
       </c>
       <c r="C47" s="12">
         <v>3.3519999999999999</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A48" s="14"/>
+      <c r="A48" s="15"/>
       <c r="B48" s="5">
         <v>45108</v>
       </c>
       <c r="C48" s="9">
         <v>3.319</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A49" s="14"/>
+      <c r="A49" s="15"/>
       <c r="B49" s="11">
         <v>45139</v>
       </c>
       <c r="C49" s="12">
         <v>3.2959999999999998</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A50" s="14"/>
+      <c r="A50" s="15"/>
       <c r="B50" s="5">
         <v>45170</v>
       </c>
       <c r="C50" s="9">
         <v>3.649</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A51" s="14"/>
+      <c r="A51" s="15"/>
       <c r="B51" s="11">
         <v>45200</v>
       </c>
       <c r="C51" s="12">
         <v>3.944</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A52" s="14"/>
+      <c r="A52" s="15"/>
       <c r="B52" s="5">
         <v>45231</v>
       </c>
       <c r="C52" s="9">
         <v>4.6230000000000002</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" s="20"/>
+      <c r="A53" s="19"/>
       <c r="B53" s="11">
         <v>45261</v>
       </c>
       <c r="C53" s="12">
         <v>4.4130000000000003</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="18">
+      <c r="A54" s="13">
         <v>2024</v>
       </c>
       <c r="B54" s="5">
         <v>45292</v>
       </c>
       <c r="C54" s="9">
         <v>3.6440000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="19"/>
+      <c r="A55" s="14"/>
       <c r="B55" s="11">
         <v>45323</v>
       </c>
       <c r="C55" s="12">
         <v>3.1280000000000001</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A56" s="19"/>
+      <c r="A56" s="14"/>
       <c r="B56" s="5">
         <v>45352</v>
       </c>
       <c r="C56" s="9">
         <v>2.9169999999999998</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A57" s="19"/>
+      <c r="A57" s="14"/>
       <c r="B57" s="11">
         <v>45383</v>
       </c>
       <c r="C57" s="12">
         <v>2.9470000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" s="19"/>
+      <c r="A58" s="14"/>
       <c r="B58" s="5">
         <v>45413</v>
       </c>
       <c r="C58" s="9">
         <v>3.109</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" s="19"/>
+      <c r="A59" s="14"/>
       <c r="B59" s="11">
         <v>45444</v>
       </c>
       <c r="C59" s="12">
         <v>3.4060000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" s="19"/>
+      <c r="A60" s="14"/>
       <c r="B60" s="5">
         <v>45474</v>
       </c>
       <c r="C60" s="9">
         <v>3.4460000000000002</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" s="19"/>
+      <c r="A61" s="14"/>
       <c r="B61" s="11">
         <v>45505</v>
       </c>
       <c r="C61" s="12">
         <v>3.5979999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" s="19"/>
+      <c r="A62" s="14"/>
       <c r="B62" s="5">
         <v>45536</v>
       </c>
       <c r="C62" s="9">
         <v>3.8290000000000002</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="19"/>
+      <c r="A63" s="14"/>
       <c r="B63" s="11">
         <v>45566</v>
       </c>
       <c r="C63" s="12">
         <v>3.8420000000000001</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" s="19"/>
+      <c r="A64" s="14"/>
       <c r="B64" s="5">
         <v>45597</v>
       </c>
       <c r="C64" s="9">
         <v>4.3860000000000001</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" s="19"/>
+      <c r="A65" s="14"/>
       <c r="B65" s="11">
         <v>45627</v>
       </c>
       <c r="C65" s="12">
         <v>4.6120000000000001</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A66" s="14">
+      <c r="A66" s="15">
         <v>2025</v>
       </c>
       <c r="B66" s="5">
         <v>45658</v>
       </c>
       <c r="C66" s="9">
         <v>4.8620000000000001</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A67" s="14"/>
+      <c r="A67" s="15"/>
       <c r="B67" s="11">
         <v>45689</v>
       </c>
       <c r="C67" s="12">
         <v>5.1710000000000003</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A68" s="14"/>
+      <c r="A68" s="15"/>
       <c r="B68" s="5">
         <v>45717</v>
       </c>
       <c r="C68" s="9">
         <v>4.4119999999999999</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A69" s="14"/>
+      <c r="A69" s="15"/>
       <c r="B69" s="11">
         <v>45748</v>
       </c>
       <c r="C69" s="12">
         <v>3.8319999999999999</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A70" s="14"/>
+      <c r="A70" s="15"/>
       <c r="B70" s="5">
         <v>45778</v>
       </c>
       <c r="C70" s="9">
         <v>3.742</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A71" s="14"/>
+      <c r="A71" s="15"/>
       <c r="B71" s="11">
         <v>45809</v>
       </c>
       <c r="C71" s="12">
         <v>3.9180000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A72" s="14"/>
+      <c r="A72" s="15"/>
       <c r="B72" s="5">
         <v>45839</v>
       </c>
       <c r="C72" s="9">
         <v>3.665</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A73" s="14"/>
+      <c r="A73" s="15"/>
       <c r="B73" s="11">
         <v>45870</v>
       </c>
       <c r="C73" s="12">
         <v>3.5230000000000001</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A74" s="14"/>
+      <c r="A74" s="15"/>
       <c r="B74" s="5">
         <v>45901</v>
       </c>
       <c r="C74" s="9">
         <v>3.464</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A75" s="14"/>
+      <c r="A75" s="15"/>
       <c r="B75" s="11">
         <v>45931</v>
       </c>
       <c r="C75" s="12">
         <v>3.4350000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A76" s="14"/>
+      <c r="A76" s="15"/>
       <c r="B76" s="5">
         <v>45962</v>
       </c>
       <c r="C76" s="9">
         <v>3.4060000000000001</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A77" s="14"/>
+      <c r="A77" s="15"/>
       <c r="B77" s="11">
         <v>45992</v>
       </c>
       <c r="C77" s="12">
         <v>3.1150000000000002</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="13">
         <v>2026</v>
       </c>
       <c r="B78" s="5">
         <v>46023</v>
       </c>
       <c r="C78" s="9">
-        <v>3.5190000000000001</v>
-[...3 lines deleted...]
-      <c r="C80" s="2" t="s">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A79" s="14"/>
+      <c r="B79" s="11">
+        <v>46054</v>
+      </c>
+      <c r="C79" s="12">
+        <v>3.597</v>
+      </c>
+    </row>
+    <row r="81" spans="3:3" x14ac:dyDescent="0.25">
+      <c r="C81" s="2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="10">
+    <mergeCell ref="A78:A79"/>
     <mergeCell ref="A66:A77"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A18:A29"/>
     <mergeCell ref="A54:A65"/>
     <mergeCell ref="A42:A53"/>
     <mergeCell ref="A30:A41"/>
     <mergeCell ref="A6:A17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>