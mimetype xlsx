--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -5,100 +5,100 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Program Files\Mesap AnalystService\App_Data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0875BFB7-C7F9-4AC6-9B14-E2B36F9F4342}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD897388-CE34-4940-9C65-5EE2A032E9AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Importpreis" sheetId="53" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>Importpreis</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Cent/kWh</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Importpreisstatistik</t>
   </si>
   <si>
     <t>Quelle: E-Control</t>
   </si>
   <si>
-    <t>(Datenstand: April 2026)</t>
+    <t>(Datenstand: Mai 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ [$€-1]_-;\-* #,##0.00\ [$€-1]_-;_-* &quot;-&quot;??\ [$€-1]_-"/>
     <numFmt numFmtId="167" formatCode="_-[$€]\ * #,##0.00_-;\-[$€]\ * #,##0.00_-;_-[$€]\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0,_)"/>
     <numFmt numFmtId="169" formatCode="mmmm"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -3752,51 +3752,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4282335-4F7F-4992-A8E6-7287F7ECD899}">
-  <dimension ref="A1:C81"/>
+  <dimension ref="A1:C83"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="17"/>
@@ -4417,126 +4417,144 @@
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="15"/>
       <c r="B70" s="5">
         <v>45778</v>
       </c>
       <c r="C70" s="9">
         <v>3.742</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="15"/>
       <c r="B71" s="11">
         <v>45809</v>
       </c>
       <c r="C71" s="12">
         <v>3.9180000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="15"/>
       <c r="B72" s="5">
         <v>45839</v>
       </c>
       <c r="C72" s="9">
-        <v>3.665</v>
+        <v>3.6640000000000001</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A73" s="15"/>
       <c r="B73" s="11">
         <v>45870</v>
       </c>
       <c r="C73" s="12">
         <v>3.5230000000000001</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="15"/>
       <c r="B74" s="5">
         <v>45901</v>
       </c>
       <c r="C74" s="9">
         <v>3.464</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="15"/>
       <c r="B75" s="11">
         <v>45931</v>
       </c>
       <c r="C75" s="12">
         <v>3.4350000000000001</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="15"/>
       <c r="B76" s="5">
         <v>45962</v>
       </c>
       <c r="C76" s="9">
-        <v>3.4060000000000001</v>
+        <v>3.403</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="15"/>
       <c r="B77" s="11">
         <v>45992</v>
       </c>
       <c r="C77" s="12">
-        <v>3.1150000000000002</v>
+        <v>3.1110000000000002</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="13">
         <v>2026</v>
       </c>
       <c r="B78" s="5">
         <v>46023</v>
       </c>
       <c r="C78" s="9">
-        <v>3.52</v>
+        <v>3.5630000000000002</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="14"/>
       <c r="B79" s="11">
         <v>46054</v>
       </c>
       <c r="C79" s="12">
         <v>3.597</v>
       </c>
     </row>
-    <row r="81" spans="3:3" x14ac:dyDescent="0.25">
-      <c r="C81" s="2" t="s">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A80" s="14"/>
+      <c r="B80" s="5">
+        <v>46082</v>
+      </c>
+      <c r="C80" s="9">
+        <v>4.7469999999999999</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A81" s="14"/>
+      <c r="B81" s="11">
+        <v>46113</v>
+      </c>
+      <c r="C81" s="12">
+        <v>4.57</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C83" s="2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="A78:A81"/>
     <mergeCell ref="A66:A77"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A18:A29"/>
     <mergeCell ref="A54:A65"/>
     <mergeCell ref="A42:A53"/>
     <mergeCell ref="A30:A41"/>
     <mergeCell ref="A6:A17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>