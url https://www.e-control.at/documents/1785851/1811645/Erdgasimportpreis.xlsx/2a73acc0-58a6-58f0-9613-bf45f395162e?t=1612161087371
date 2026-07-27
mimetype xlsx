--- v4 (2026-06-12)
+++ v5 (2026-07-27)
@@ -5,100 +5,100 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Program Files\Mesap AnalystService\App_Data\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD897388-CE34-4940-9C65-5EE2A032E9AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BD3B6F4A-50B4-4BA4-B13D-093C0E7E1CED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1170" yWindow="1170" windowWidth="11520" windowHeight="8325" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1950" yWindow="1950" windowWidth="11520" windowHeight="8325" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Importpreis" sheetId="53" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
   <si>
     <t>Einheit</t>
   </si>
   <si>
     <t>Importpreis</t>
   </si>
   <si>
     <t>Jahr</t>
   </si>
   <si>
     <t>Cent/kWh</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>Importpreisstatistik</t>
   </si>
   <si>
     <t>Quelle: E-Control</t>
   </si>
   <si>
-    <t>(Datenstand: Mai 2026)</t>
+    <t>(Datenstand: Juli 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ [$€-1]_-;\-* #,##0.00\ [$€-1]_-;_-* &quot;-&quot;??\ [$€-1]_-"/>
     <numFmt numFmtId="167" formatCode="_-[$€]\ * #,##0.00_-;\-[$€]\ * #,##0.00_-;_-[$€]\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="#,##0,_)"/>
     <numFmt numFmtId="169" formatCode="mmmm"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -191,51 +191,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDE9D9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDE9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFABF8F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFCD5B4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
@@ -297,50 +297,59 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1513">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
@@ -1830,94 +1839,100 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="3" borderId="5" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="7" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="4" borderId="5" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="5" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="3" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="2" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="9" fillId="4" borderId="3" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="4" borderId="4" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="9" fillId="4" borderId="7" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="4" borderId="9" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="9" fillId="4" borderId="6" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="9" fillId="4" borderId="0" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="6" borderId="5" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="4" borderId="7" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="9" fillId="4" borderId="6" xfId="1512" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1513">
     <cellStyle name="A4 Auto Format" xfId="8" xr:uid="{766AA5DF-1E18-4EEB-9AAE-01B238A99EB7}"/>
     <cellStyle name="A4 Auto Format 2" xfId="39" xr:uid="{B8EA1B33-55C6-41ED-8249-27C902145763}"/>
     <cellStyle name="A4 Auto Format 2 2" xfId="545" xr:uid="{E3758B47-1D54-4745-92A7-18A5B8F4B0D3}"/>
     <cellStyle name="A4 Auto Format 3" xfId="40" xr:uid="{AC434357-FAF3-4092-B26D-37EA4587F9AD}"/>
     <cellStyle name="A4 Auto Format 3 2" xfId="546" xr:uid="{CD311001-6644-4C51-B568-894658B2C365}"/>
     <cellStyle name="A4 Auto Format 4" xfId="36" xr:uid="{5E53D84D-B242-4367-A765-A201DD1866AE}"/>
     <cellStyle name="A4 Auto Format 5" xfId="541" xr:uid="{492D64BA-21C2-4AEF-9F8F-56056C4B2137}"/>
     <cellStyle name="A4 No Format" xfId="9" xr:uid="{1AF1DF52-0B26-4787-8EC7-7560BE39992B}"/>
     <cellStyle name="A4 No Format 2" xfId="41" xr:uid="{105317BA-C51B-4A20-9046-B50595EF85A8}"/>
     <cellStyle name="A4 No Format 2 2" xfId="547" xr:uid="{619CD01D-D58C-442E-B062-E8D36CA32D72}"/>
     <cellStyle name="A4 No Format 3" xfId="42" xr:uid="{75179D4E-3A61-41FF-8043-2F5AD471D6CF}"/>
     <cellStyle name="A4 No Format 3 2" xfId="548" xr:uid="{A9284BF9-B259-4884-8CAF-714A3E73F1D0}"/>
@@ -3752,51 +3767,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4282335-4F7F-4992-A8E6-7287F7ECD899}">
-  <dimension ref="A1:C83"/>
+  <dimension ref="A1:C85"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="17"/>
@@ -3806,152 +3821,152 @@
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="B5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A6" s="20">
+      <c r="A6" s="22">
         <v>2020</v>
       </c>
       <c r="B6" s="5">
         <v>43831</v>
       </c>
       <c r="C6" s="6">
         <v>1.369</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A7" s="20"/>
+      <c r="A7" s="22"/>
       <c r="B7" s="7">
         <v>43862</v>
       </c>
       <c r="C7" s="8">
         <v>1.18</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A8" s="20"/>
+      <c r="A8" s="22"/>
       <c r="B8" s="5">
         <v>43891</v>
       </c>
       <c r="C8" s="9">
         <v>1.079</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A9" s="20"/>
+      <c r="A9" s="22"/>
       <c r="B9" s="7">
         <v>43922</v>
       </c>
       <c r="C9" s="10">
         <v>0.96899999999999997</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A10" s="20"/>
+      <c r="A10" s="22"/>
       <c r="B10" s="5">
         <v>43952</v>
       </c>
       <c r="C10" s="9">
         <v>0.81200000000000006</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A11" s="20"/>
+      <c r="A11" s="22"/>
       <c r="B11" s="7">
         <v>43983</v>
       </c>
       <c r="C11" s="10">
         <v>0.78200000000000003</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A12" s="20"/>
+      <c r="A12" s="22"/>
       <c r="B12" s="5">
         <v>44013</v>
       </c>
       <c r="C12" s="9">
         <v>0.76800000000000002</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A13" s="20"/>
+      <c r="A13" s="22"/>
       <c r="B13" s="7">
         <v>44044</v>
       </c>
       <c r="C13" s="10">
         <v>0.85</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A14" s="20"/>
+      <c r="A14" s="22"/>
       <c r="B14" s="5">
         <v>44075</v>
       </c>
       <c r="C14" s="9">
         <v>1.085</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A15" s="20"/>
+      <c r="A15" s="22"/>
       <c r="B15" s="7">
         <v>44105</v>
       </c>
       <c r="C15" s="10">
         <v>1.1779999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A16" s="20"/>
+      <c r="A16" s="22"/>
       <c r="B16" s="5">
         <v>44136</v>
       </c>
       <c r="C16" s="9">
         <v>1.2929999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A17" s="21"/>
+      <c r="A17" s="23"/>
       <c r="B17" s="11">
         <v>44166</v>
       </c>
       <c r="C17" s="12">
         <v>1.3640000000000001</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="15">
         <v>2021</v>
       </c>
       <c r="B18" s="5">
         <v>44197</v>
       </c>
       <c r="C18" s="9">
         <v>1.47</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="15"/>
       <c r="B19" s="11">
         <v>44228</v>
       </c>
       <c r="C19" s="12">
         <v>1.613</v>
@@ -4026,152 +4041,152 @@
         <v>44470</v>
       </c>
       <c r="C27" s="12">
         <v>5.7889999999999997</v>
       </c>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="15"/>
       <c r="B28" s="5">
         <v>44501</v>
       </c>
       <c r="C28" s="9">
         <v>6.8140000000000001</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="15"/>
       <c r="B29" s="11">
         <v>44531</v>
       </c>
       <c r="C29" s="12">
         <v>7.9889999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A30" s="13">
+      <c r="A30" s="19">
         <v>2022</v>
       </c>
       <c r="B30" s="5">
         <v>44562</v>
       </c>
       <c r="C30" s="9">
         <v>8.2129999999999992</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A31" s="14"/>
+      <c r="A31" s="20"/>
       <c r="B31" s="11">
         <v>44593</v>
       </c>
       <c r="C31" s="12">
         <v>6.8440000000000003</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A32" s="14"/>
+      <c r="A32" s="20"/>
       <c r="B32" s="5">
         <v>44621</v>
       </c>
       <c r="C32" s="9">
         <v>8.3840000000000003</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A33" s="14"/>
+      <c r="A33" s="20"/>
       <c r="B33" s="11">
         <v>44652</v>
       </c>
       <c r="C33" s="12">
         <v>10.021000000000001</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A34" s="14"/>
+      <c r="A34" s="20"/>
       <c r="B34" s="5">
         <v>44682</v>
       </c>
       <c r="C34" s="9">
         <v>8.7409999999999997</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A35" s="14"/>
+      <c r="A35" s="20"/>
       <c r="B35" s="11">
         <v>44713</v>
       </c>
       <c r="C35" s="12">
         <v>9.3610000000000007</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A36" s="14"/>
+      <c r="A36" s="20"/>
       <c r="B36" s="5">
         <v>44743</v>
       </c>
       <c r="C36" s="9">
         <v>14.53</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A37" s="14"/>
+      <c r="A37" s="20"/>
       <c r="B37" s="11">
         <v>44774</v>
       </c>
       <c r="C37" s="12">
         <v>23.722999999999999</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A38" s="14"/>
+      <c r="A38" s="20"/>
       <c r="B38" s="5">
         <v>44805</v>
       </c>
       <c r="C38" s="9">
         <v>17.670999999999999</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A39" s="14"/>
+      <c r="A39" s="20"/>
       <c r="B39" s="11">
         <v>44835</v>
       </c>
       <c r="C39" s="12">
         <v>11.083</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A40" s="14"/>
+      <c r="A40" s="20"/>
       <c r="B40" s="5">
         <v>44866</v>
       </c>
       <c r="C40" s="9">
         <v>10.132999999999999</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A41" s="14"/>
+      <c r="A41" s="20"/>
       <c r="B41" s="11">
         <v>44896</v>
       </c>
       <c r="C41" s="12">
         <v>10.847</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="15">
         <v>2023</v>
       </c>
       <c r="B42" s="5">
         <v>44927</v>
       </c>
       <c r="C42" s="9">
         <v>8.5990000000000002</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="15"/>
       <c r="B43" s="11">
         <v>44958</v>
       </c>
       <c r="C43" s="12">
         <v>6</v>
@@ -4237,161 +4252,161 @@
         <v>45170</v>
       </c>
       <c r="C50" s="9">
         <v>3.649</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="15"/>
       <c r="B51" s="11">
         <v>45200</v>
       </c>
       <c r="C51" s="12">
         <v>3.944</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="15"/>
       <c r="B52" s="5">
         <v>45231</v>
       </c>
       <c r="C52" s="9">
         <v>4.6230000000000002</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A53" s="19"/>
+      <c r="A53" s="21"/>
       <c r="B53" s="11">
         <v>45261</v>
       </c>
       <c r="C53" s="12">
         <v>4.4130000000000003</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A54" s="13">
+      <c r="A54" s="19">
         <v>2024</v>
       </c>
       <c r="B54" s="5">
         <v>45292</v>
       </c>
       <c r="C54" s="9">
         <v>3.6440000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A55" s="14"/>
+      <c r="A55" s="20"/>
       <c r="B55" s="11">
         <v>45323</v>
       </c>
       <c r="C55" s="12">
         <v>3.1280000000000001</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A56" s="14"/>
+      <c r="A56" s="20"/>
       <c r="B56" s="5">
         <v>45352</v>
       </c>
       <c r="C56" s="9">
         <v>2.9169999999999998</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A57" s="14"/>
+      <c r="A57" s="20"/>
       <c r="B57" s="11">
         <v>45383</v>
       </c>
       <c r="C57" s="12">
         <v>2.9470000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A58" s="14"/>
+      <c r="A58" s="20"/>
       <c r="B58" s="5">
         <v>45413</v>
       </c>
       <c r="C58" s="9">
         <v>3.109</v>
       </c>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A59" s="14"/>
+      <c r="A59" s="20"/>
       <c r="B59" s="11">
         <v>45444</v>
       </c>
       <c r="C59" s="12">
         <v>3.4060000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A60" s="14"/>
+      <c r="A60" s="20"/>
       <c r="B60" s="5">
         <v>45474</v>
       </c>
       <c r="C60" s="9">
         <v>3.4460000000000002</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A61" s="14"/>
+      <c r="A61" s="20"/>
       <c r="B61" s="11">
         <v>45505</v>
       </c>
       <c r="C61" s="12">
         <v>3.5979999999999999</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A62" s="14"/>
+      <c r="A62" s="20"/>
       <c r="B62" s="5">
         <v>45536</v>
       </c>
       <c r="C62" s="9">
         <v>3.8290000000000002</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A63" s="14"/>
+      <c r="A63" s="20"/>
       <c r="B63" s="11">
         <v>45566</v>
       </c>
       <c r="C63" s="12">
         <v>3.8420000000000001</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A64" s="14"/>
+      <c r="A64" s="20"/>
       <c r="B64" s="5">
         <v>45597</v>
       </c>
       <c r="C64" s="9">
         <v>4.3860000000000001</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A65" s="14"/>
+      <c r="A65" s="20"/>
       <c r="B65" s="11">
         <v>45627</v>
       </c>
       <c r="C65" s="12">
         <v>4.6120000000000001</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="15">
         <v>2025</v>
       </c>
       <c r="B66" s="5">
         <v>45658</v>
       </c>
       <c r="C66" s="9">
         <v>4.8620000000000001</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="15"/>
       <c r="B67" s="11">
         <v>45689</v>
       </c>
       <c r="C67" s="12">
         <v>5.1710000000000003</v>
@@ -4482,79 +4497,97 @@
       <c r="A77" s="15"/>
       <c r="B77" s="11">
         <v>45992</v>
       </c>
       <c r="C77" s="12">
         <v>3.1110000000000002</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="13">
         <v>2026</v>
       </c>
       <c r="B78" s="5">
         <v>46023</v>
       </c>
       <c r="C78" s="9">
         <v>3.5630000000000002</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="14"/>
       <c r="B79" s="11">
         <v>46054</v>
       </c>
       <c r="C79" s="12">
-        <v>3.597</v>
+        <v>3.645</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="14"/>
       <c r="B80" s="5">
         <v>46082</v>
       </c>
       <c r="C80" s="9">
         <v>4.7469999999999999</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="14"/>
       <c r="B81" s="11">
         <v>46113</v>
       </c>
       <c r="C81" s="12">
-        <v>4.57</v>
+        <v>4.5810000000000004</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" s="14"/>
+      <c r="B82" s="5">
+        <v>46143</v>
+      </c>
+      <c r="C82" s="9">
+        <v>4.5960000000000001</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="C83" s="2" t="s">
+      <c r="A83" s="14"/>
+      <c r="B83" s="11">
+        <v>46174</v>
+      </c>
+      <c r="C83" s="12">
+        <v>4.5330000000000004</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C85" s="2" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A78:A81"/>
+    <mergeCell ref="A78:A83"/>
     <mergeCell ref="A66:A77"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A18:A29"/>
     <mergeCell ref="A54:A65"/>
     <mergeCell ref="A42:A53"/>
     <mergeCell ref="A30:A41"/>
     <mergeCell ref="A6:A17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>