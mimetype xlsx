--- v0 (2025-12-05)
+++ v1 (2026-06-12)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Volkswirtschaft\Datenerhebung\Berichte\Net\Files_2024\GasJahr\Markt\Preisentwicklung\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Volkswirtschaft\Datenerhebung\Berichte\Net\Files_2025\GasJahr\Markt\Preisentwicklung\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54452A69-3CC2-4D19-A4C0-CB3C33159483}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD749960-4C6A-4312-9BBE-47D463B41531}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="19320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Energiepreis" sheetId="10" r:id="rId1"/>
     <sheet name="Netzpreis" sheetId="12" r:id="rId2"/>
     <sheet name="Steuern" sheetId="11" r:id="rId3"/>
     <sheet name="Gesamtpreis" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="28">
   <si>
     <t>Cent/kWh</t>
   </si>
   <si>
     <t>Nicht Haushalte bis 278 MWh/a</t>
   </si>
   <si>
     <t>Nicht Haushalte bis 400 MWh/a</t>
   </si>
   <si>
     <t>Nicht Haushalte bis 2.778 MWh/a</t>
   </si>
   <si>
     <t>Nicht Haushalte bis 5.595 MWh/a</t>
   </si>
   <si>
     <t>Nicht Haushalte bis 27.778 MWh/a</t>
   </si>
   <si>
     <t>Nicht Haushalte bis 277.778 MWh/a</t>
   </si>
   <si>
     <t>Nicht Haushalte</t>
   </si>
   <si>
@@ -122,51 +122,51 @@
   <si>
     <t>Nicht Haushalte über 1.111.111 MWh/a *</t>
   </si>
   <si>
     <t>Haushaltspreise - Netzpreis</t>
   </si>
   <si>
     <t>Nicht Haushaltspreise - Netzpreis</t>
   </si>
   <si>
     <t>Nicht Haushaltspreise - Energiepreis</t>
   </si>
   <si>
     <t>Nicht Haushaltspreise - Gesamtpreis</t>
   </si>
   <si>
     <t>Haushaltspreise - Gesamtpreis</t>
   </si>
   <si>
     <t>Nicht Haushaltspreise - Steuern und Abgaben</t>
   </si>
   <si>
     <t>Haushaltspreise - Steuern und Abgaben</t>
   </si>
   <si>
-    <t>(Datenstand: Juni 2025)</t>
+    <t>(Datenstand: Mai 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -385,72 +385,72 @@
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="3" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Prozent 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFCD5B4"/>
       <color rgb="FFFDFDD9"/>
       <color rgb="FFCFD9E5"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -748,1474 +748,1581 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B36847A-8F6D-4ADD-8BD3-F93DC3F71B31}">
-  <dimension ref="A1:S59"/>
+  <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="6" width="18.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="19" width="18.5703125" style="2" customWidth="1"/>
     <col min="20" max="16384" width="10.5703125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="22"/>
-[...4 lines deleted...]
-      <c r="H1" s="22" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="H1" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="I1" s="22"/>
-[...9 lines deleted...]
-      <c r="S1" s="22"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="23"/>
-[...4 lines deleted...]
-      <c r="H2" s="23" t="s">
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="H2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="I2" s="23"/>
-[...9 lines deleted...]
-      <c r="S2" s="23"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="H3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
     </row>
     <row r="4" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="24" t="s">
+      <c r="H4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="I4" s="25"/>
+      <c r="I4" s="22"/>
       <c r="J4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="R4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19">
+      <c r="A5" s="24">
         <v>2017</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="10">
         <v>3.0915651473838599</v>
       </c>
       <c r="D5" s="10">
         <v>3.6703906189873496</v>
       </c>
       <c r="E5" s="10">
         <v>3.0138901652039198</v>
       </c>
       <c r="F5" s="10">
         <v>2.7263658055517199</v>
       </c>
       <c r="G5" s="11"/>
-      <c r="H5" s="19">
+      <c r="H5" s="24">
         <v>2017</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="10">
         <v>1.95209966864676</v>
       </c>
       <c r="K5" s="10">
         <v>2.8072544085964899</v>
       </c>
       <c r="L5" s="10">
         <v>2.5777784321352297</v>
       </c>
       <c r="M5" s="10">
         <v>2.3490278199902801</v>
       </c>
       <c r="N5" s="10">
         <v>2.1266075920075198</v>
       </c>
       <c r="O5" s="10">
         <v>2.0203907200830002</v>
       </c>
       <c r="P5" s="10">
         <v>1.8783080896188</v>
       </c>
       <c r="Q5" s="10">
         <v>1.8399374958888099</v>
       </c>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A6" s="20"/>
+      <c r="A6" s="18"/>
       <c r="B6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="8">
         <v>3.1216511674844698</v>
       </c>
       <c r="D6" s="8">
         <v>3.7890550574358999</v>
       </c>
       <c r="E6" s="8">
         <v>2.98578589471283</v>
       </c>
       <c r="F6" s="8">
         <v>2.7306356809946601</v>
       </c>
-      <c r="H6" s="20"/>
+      <c r="H6" s="18"/>
       <c r="I6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="8">
         <v>1.952</v>
       </c>
       <c r="K6" s="8">
         <v>2.7824651876309701</v>
       </c>
       <c r="L6" s="8">
         <v>2.4939904816943801</v>
       </c>
       <c r="M6" s="8">
         <v>2.2812895526209802</v>
       </c>
       <c r="N6" s="8">
         <v>2.1301121261878202</v>
       </c>
       <c r="O6" s="8">
         <v>1.9709942239804998</v>
       </c>
       <c r="P6" s="8">
         <v>1.89253557275045</v>
       </c>
       <c r="Q6" s="8">
         <v>1.8565810761766199</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
     </row>
     <row r="7" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="21">
+      <c r="A7" s="25">
         <v>2018</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="6">
         <v>3.0540731739182196</v>
       </c>
       <c r="D7" s="6">
         <v>3.6608783707774699</v>
       </c>
       <c r="E7" s="6">
         <v>2.9799290329083696</v>
       </c>
       <c r="F7" s="6">
         <v>2.7212085398425598</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="25">
         <v>2018</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6">
         <v>2.0707341035045097</v>
       </c>
       <c r="K7" s="6">
         <v>2.7313122623017398</v>
       </c>
       <c r="L7" s="6">
         <v>2.4837014961363901</v>
       </c>
       <c r="M7" s="6">
         <v>2.2861836371161597</v>
       </c>
       <c r="N7" s="6">
         <v>2.1469467383205698</v>
       </c>
       <c r="O7" s="6">
         <v>1.97480522279906</v>
       </c>
       <c r="P7" s="6">
         <v>1.9670904590508</v>
       </c>
       <c r="Q7" s="6"/>
       <c r="R7" s="6">
         <v>1.98464740940353</v>
       </c>
       <c r="S7" s="6">
         <v>2.0812686784680801</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="21"/>
+      <c r="A8" s="25"/>
       <c r="B8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="8">
         <v>3.2184532518315496</v>
       </c>
       <c r="D8" s="8">
         <v>3.8673105705375899</v>
       </c>
       <c r="E8" s="8">
         <v>3.1097118106911399</v>
       </c>
       <c r="F8" s="8">
         <v>2.7909633322784502</v>
       </c>
-      <c r="H8" s="21"/>
+      <c r="H8" s="25"/>
       <c r="I8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="8">
         <v>2.3359632990488799</v>
       </c>
       <c r="K8" s="8">
         <v>2.79620653019008</v>
       </c>
       <c r="L8" s="8">
         <v>2.5434149540831399</v>
       </c>
       <c r="M8" s="8">
         <v>2.3354617828643098</v>
       </c>
       <c r="N8" s="8">
         <v>2.20839356511939</v>
       </c>
       <c r="O8" s="8">
         <v>2.1163050888553001</v>
       </c>
       <c r="P8" s="8">
         <v>2.1630944386902202</v>
       </c>
       <c r="Q8" s="8"/>
       <c r="R8" s="8">
         <v>2.13788084172459</v>
       </c>
       <c r="S8" s="8">
         <v>2.4552687026078299</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="20">
+      <c r="A9" s="18">
         <v>2019</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>3.1636839610938097</v>
       </c>
       <c r="D9" s="6">
         <v>3.8539701428925097</v>
       </c>
       <c r="E9" s="6">
         <v>3.0878035018762802</v>
       </c>
       <c r="F9" s="6">
         <v>2.9033807826965097</v>
       </c>
       <c r="G9" s="11"/>
-      <c r="H9" s="20">
+      <c r="H9" s="18">
         <v>2019</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="6">
         <v>1.99977572502736</v>
       </c>
       <c r="K9" s="6">
         <v>2.8479067091749499</v>
       </c>
       <c r="L9" s="6">
         <v>2.6476677153703601</v>
       </c>
       <c r="M9" s="6">
         <v>2.4600979640512204</v>
       </c>
       <c r="N9" s="6">
         <v>2.2598755973732301</v>
       </c>
       <c r="O9" s="6">
         <v>2.0655549114519602</v>
       </c>
       <c r="P9" s="6">
         <v>1.9236189628883</v>
       </c>
       <c r="Q9" s="6"/>
       <c r="R9" s="6">
         <v>1.8055360467858601</v>
       </c>
       <c r="S9" s="6">
         <v>1.9266973750173801</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A10" s="20"/>
+      <c r="A10" s="18"/>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>3.24013544608811</v>
       </c>
       <c r="D10" s="8">
         <v>4.0192091438327902</v>
       </c>
       <c r="E10" s="8">
         <v>3.12422677810852</v>
       </c>
       <c r="F10" s="8">
         <v>2.8187101796810001</v>
       </c>
-      <c r="H10" s="20"/>
+      <c r="H10" s="18"/>
       <c r="I10" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="17">
         <v>1.6710209931171101</v>
       </c>
       <c r="K10" s="17">
         <v>2.9144603891245899</v>
       </c>
       <c r="L10" s="17">
         <v>2.57283993677513</v>
       </c>
       <c r="M10" s="17">
         <v>2.3622616701246399</v>
       </c>
       <c r="N10" s="17">
         <v>2.1043668664342303</v>
       </c>
       <c r="O10" s="17">
         <v>1.85330797870268</v>
       </c>
       <c r="P10" s="17">
         <v>1.6841118215826199</v>
       </c>
       <c r="Q10" s="17"/>
       <c r="R10" s="17">
         <v>1.69379848307715</v>
       </c>
       <c r="S10" s="17">
         <v>1.4123555933721201</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="21">
+      <c r="A11" s="25">
         <v>2020</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6">
         <v>3.1861317842531403</v>
       </c>
       <c r="D11" s="6">
         <v>4.0310655383264296</v>
       </c>
       <c r="E11" s="6">
         <v>3.09233687578622</v>
       </c>
       <c r="F11" s="6">
         <v>2.7534503979401399</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="25">
         <v>2020</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="6">
         <v>1.4896572737054501</v>
       </c>
       <c r="K11" s="6">
         <v>2.7141758474922701</v>
       </c>
       <c r="L11" s="6">
         <v>2.5280563306005099</v>
       </c>
       <c r="M11" s="6">
         <v>2.3169074829417102</v>
       </c>
       <c r="N11" s="6">
         <v>2.0738952258541299</v>
       </c>
       <c r="O11" s="6">
         <v>1.7867484275799499</v>
       </c>
       <c r="P11" s="6">
         <v>1.4897751961273</v>
       </c>
       <c r="Q11" s="6"/>
       <c r="R11" s="6">
         <v>1.71978687941019</v>
       </c>
       <c r="S11" s="6">
         <v>1.2258983526804199</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="21"/>
+      <c r="A12" s="25"/>
       <c r="B12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
         <v>3.1822286750574897</v>
       </c>
       <c r="D12" s="8">
         <v>4.0633757135480995</v>
       </c>
       <c r="E12" s="8">
         <v>3.0644580224508702</v>
       </c>
       <c r="F12" s="8">
         <v>2.6892222883149599</v>
       </c>
-      <c r="H12" s="21"/>
+      <c r="H12" s="25"/>
       <c r="I12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="8">
         <v>1.55916297428637</v>
       </c>
       <c r="K12" s="8">
         <v>2.5898818728814401</v>
       </c>
       <c r="L12" s="8">
         <v>2.4625667849761697</v>
       </c>
       <c r="M12" s="8">
         <v>2.21385613341225</v>
       </c>
       <c r="N12" s="8">
         <v>1.9906648131368301</v>
       </c>
       <c r="O12" s="8">
         <v>1.74792570186893</v>
       </c>
       <c r="P12" s="8">
         <v>1.54316601866148</v>
       </c>
       <c r="Q12" s="8"/>
       <c r="R12" s="8">
         <v>1.6407595298703801</v>
       </c>
       <c r="S12" s="8">
         <v>1.3535736785455799</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="20">
+      <c r="A13" s="18">
         <v>2021</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="6">
         <v>3.0547170670432102</v>
       </c>
       <c r="D13" s="6">
         <v>3.8809304928912702</v>
       </c>
       <c r="E13" s="6">
         <v>2.9665778379423302</v>
       </c>
       <c r="F13" s="6">
         <v>2.69223427868994</v>
       </c>
       <c r="G13" s="11"/>
-      <c r="H13" s="20">
+      <c r="H13" s="18">
         <v>2021</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="6">
         <v>1.9834151977596</v>
       </c>
       <c r="K13" s="6">
         <v>2.75770794253406</v>
       </c>
       <c r="L13" s="6">
         <v>2.4177837400812701</v>
       </c>
       <c r="M13" s="6">
         <v>2.1945770377856504</v>
       </c>
       <c r="N13" s="6">
         <v>2.04517974491691</v>
       </c>
       <c r="O13" s="6">
         <v>1.9288699219816299</v>
       </c>
       <c r="P13" s="6">
         <v>1.88670032484724</v>
       </c>
       <c r="Q13" s="6"/>
       <c r="R13" s="6">
         <v>1.9003883704489799</v>
       </c>
       <c r="S13" s="6">
         <v>1.9131123128388499</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A14" s="20"/>
+      <c r="A14" s="18"/>
       <c r="B14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>3.4320852573596299</v>
       </c>
       <c r="D14" s="8">
         <v>4.1193283384456203</v>
       </c>
       <c r="E14" s="8">
         <v>3.3403063924624599</v>
       </c>
       <c r="F14" s="8">
         <v>3.0679927175095898</v>
       </c>
-      <c r="H14" s="20"/>
+      <c r="H14" s="18"/>
       <c r="I14" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="17">
         <v>4.8619519207868507</v>
       </c>
       <c r="K14" s="17">
         <v>3.1266917853929801</v>
       </c>
       <c r="L14" s="17">
         <v>2.7582801435721001</v>
       </c>
       <c r="M14" s="17">
         <v>2.7659916976802301</v>
       </c>
       <c r="N14" s="17">
         <v>3.0134422737879101</v>
       </c>
       <c r="O14" s="17">
         <v>3.6805988025291296</v>
       </c>
       <c r="P14" s="17">
         <v>3.9368437824169402</v>
       </c>
       <c r="Q14" s="17"/>
       <c r="R14" s="17">
         <v>3.4521238210082696</v>
       </c>
       <c r="S14" s="17">
         <v>6.4298775594364104</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="21">
+      <c r="A15" s="25">
         <v>2022</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="6">
         <v>4.2099245074583598</v>
       </c>
       <c r="D15" s="6">
         <v>5.0681031483591399</v>
       </c>
       <c r="E15" s="6">
         <v>3.98647520726455</v>
       </c>
       <c r="F15" s="6">
         <v>4.2634263314958201</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="25">
         <v>2022</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="6">
         <v>7.0055124187117404</v>
       </c>
       <c r="K15" s="6">
         <v>3.8709320387267399</v>
       </c>
       <c r="L15" s="6">
         <v>3.8464542399351602</v>
       </c>
       <c r="M15" s="6">
         <v>4.1780493363516396</v>
       </c>
       <c r="N15" s="6">
         <v>4.2112062127499295</v>
       </c>
       <c r="O15" s="6">
         <v>5.51796300993069</v>
       </c>
       <c r="P15" s="6">
         <v>5.6414118628010801</v>
       </c>
       <c r="Q15" s="6"/>
       <c r="R15" s="6">
         <v>6.1921974160605</v>
       </c>
       <c r="S15" s="6">
         <v>8.8158735315861403</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="21"/>
+      <c r="A16" s="25"/>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="8">
         <v>8.0479564104706487</v>
       </c>
       <c r="D16" s="8">
         <v>9.5576935920091906</v>
       </c>
       <c r="E16" s="8">
         <v>7.90795496962442</v>
       </c>
       <c r="F16" s="8">
         <v>7.5063137921730396</v>
       </c>
-      <c r="H16" s="21"/>
+      <c r="H16" s="25"/>
       <c r="I16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="8">
         <v>10.4866344332276</v>
       </c>
       <c r="K16" s="8">
         <v>5.8666936509701602</v>
       </c>
       <c r="L16" s="8">
         <v>5.3908578242569396</v>
       </c>
       <c r="M16" s="8">
         <v>5.7432823731152496</v>
       </c>
       <c r="N16" s="8">
         <v>6.0298860108630903</v>
       </c>
       <c r="O16" s="8">
         <v>7.9497411676109904</v>
       </c>
       <c r="P16" s="8">
         <v>8.3327489191203803</v>
       </c>
       <c r="Q16" s="8"/>
       <c r="R16" s="8">
         <v>9.24075535138034</v>
       </c>
       <c r="S16" s="8">
         <v>13.5881954417013</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="20">
+      <c r="A17" s="18">
         <v>2023</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>10.855685760310799</v>
       </c>
       <c r="D17" s="6">
         <v>12.6366758341584</v>
       </c>
       <c r="E17" s="6">
         <v>10.6777130986305</v>
       </c>
       <c r="F17" s="6">
         <v>10.235095383134599</v>
       </c>
       <c r="G17" s="11"/>
-      <c r="H17" s="20">
+      <c r="H17" s="18">
         <v>2023</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="6">
         <v>6.3243995579084</v>
       </c>
       <c r="K17" s="6">
         <v>8.1094669835331192</v>
       </c>
       <c r="L17" s="6">
         <v>7.9998525033925496</v>
       </c>
       <c r="M17" s="6">
         <v>8.2396885079758295</v>
       </c>
       <c r="N17" s="6">
         <v>7.06139435986994</v>
       </c>
       <c r="O17" s="6">
         <v>6.2741977124510404</v>
       </c>
       <c r="P17" s="6">
         <v>5.0806205983256296</v>
       </c>
       <c r="Q17" s="6"/>
       <c r="R17" s="6">
         <v>4.3842346397429202</v>
       </c>
       <c r="S17" s="6">
         <v>6.9498685850432107</v>
       </c>
     </row>
     <row r="18" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A18" s="20"/>
+      <c r="A18" s="18"/>
       <c r="B18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="8">
         <v>9.6925816084229304</v>
       </c>
       <c r="D18" s="8">
         <v>10.414086321244099</v>
       </c>
       <c r="E18" s="8">
         <v>9.4188034445075797</v>
       </c>
       <c r="F18" s="8">
         <v>9.5187881950664206</v>
       </c>
-      <c r="H18" s="20"/>
+      <c r="H18" s="18"/>
       <c r="I18" s="16" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="17">
         <v>5.2375055052187696</v>
       </c>
       <c r="K18" s="17">
         <v>8.7260108994519712</v>
       </c>
       <c r="L18" s="17">
         <v>8.26185447992526</v>
       </c>
       <c r="M18" s="17">
         <v>7.5322503356698407</v>
       </c>
       <c r="N18" s="17">
         <v>6.0045040306050597</v>
       </c>
       <c r="O18" s="17">
         <v>5.2553470264663504</v>
       </c>
       <c r="P18" s="17">
         <v>3.9906539160822998</v>
       </c>
       <c r="Q18" s="17"/>
       <c r="R18" s="17">
         <v>3.61222836781947</v>
       </c>
       <c r="S18" s="17">
         <v>5.5680155368111297</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="21">
+      <c r="A19" s="25">
         <v>2024</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="6">
         <v>8.6583845017204801</v>
       </c>
       <c r="D19" s="6">
         <v>8.9990788196813813</v>
       </c>
       <c r="E19" s="6">
         <v>8.4955248907323693</v>
       </c>
       <c r="F19" s="6">
         <v>7.7941848426242295</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="25">
         <v>2024</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="6">
         <v>4.6372404518357104</v>
       </c>
       <c r="K19" s="6">
         <v>8.1315266222685398</v>
       </c>
       <c r="L19" s="6">
         <v>7.0399091402345402</v>
       </c>
       <c r="M19" s="6">
         <v>6.2142740840867701</v>
       </c>
       <c r="N19" s="6">
         <v>4.9291711401065506</v>
       </c>
       <c r="O19" s="6">
         <v>4.3363335671561494</v>
       </c>
       <c r="P19" s="6">
         <v>3.7261777407461301</v>
       </c>
       <c r="Q19" s="6"/>
       <c r="R19" s="6">
         <v>4.4243016787588498</v>
       </c>
       <c r="S19" s="6">
         <v>4.4570905885008898</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="21"/>
+      <c r="A20" s="25"/>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="8">
         <v>7.5119707542984395</v>
       </c>
       <c r="D20" s="8">
         <v>7.8522917491566204</v>
       </c>
       <c r="E20" s="8">
         <v>7.28807381602694</v>
       </c>
       <c r="F20" s="8">
         <v>6.9531425804702698</v>
       </c>
-      <c r="H20" s="21"/>
+      <c r="H20" s="25"/>
       <c r="I20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="8">
         <v>4.7019532146037797</v>
       </c>
       <c r="K20" s="8">
         <v>7.4538280467745395</v>
       </c>
       <c r="L20" s="8">
         <v>6.5431531392480906</v>
       </c>
       <c r="M20" s="8">
         <v>5.8351295980472502</v>
       </c>
       <c r="N20" s="8">
         <v>5.1242328075738097</v>
       </c>
       <c r="O20" s="8">
         <v>4.4724880848938904</v>
       </c>
       <c r="P20" s="8">
         <v>4.0919464012406097</v>
       </c>
       <c r="Q20" s="8"/>
       <c r="R20" s="8">
         <v>4.5477081131651103</v>
       </c>
       <c r="S20" s="8">
         <v>4.47215886411088</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="18">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="6">
+        <v>6.5163047250649395</v>
+      </c>
+      <c r="D21" s="6">
+        <v>7.1862526997320098</v>
+      </c>
+      <c r="E21" s="6">
+        <v>6.3357338922943205</v>
+      </c>
+      <c r="F21" s="6">
+        <v>5.9699811447080995</v>
+      </c>
       <c r="G21" s="11"/>
-    </row>
-[...1 lines deleted...]
-      <c r="F22" s="4" t="s">
+      <c r="H21" s="18">
+        <v>2025</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="6">
+        <v>4.60727480809045</v>
+      </c>
+      <c r="K21" s="6">
+        <v>6.3153208465030195</v>
+      </c>
+      <c r="L21" s="6">
+        <v>5.7949816513589001</v>
+      </c>
+      <c r="M21" s="6">
+        <v>5.2891141162183395</v>
+      </c>
+      <c r="N21" s="6">
+        <v>4.7375902128185396</v>
+      </c>
+      <c r="O21" s="6">
+        <v>4.5449837916490505</v>
+      </c>
+      <c r="P21" s="6">
+        <v>4.1532609963054004</v>
+      </c>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6">
+        <v>4.2399999523695202</v>
+      </c>
+      <c r="S21" s="6">
+        <v>4.5476120591262896</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A22" s="18"/>
+      <c r="B22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <v>6.2973256909777096</v>
+      </c>
+      <c r="D22" s="8">
+        <v>7.2411334313328695</v>
+      </c>
+      <c r="E22" s="8">
+        <v>6.1408034868039598</v>
+      </c>
+      <c r="F22" s="8">
+        <v>5.6010675100590497</v>
+      </c>
+      <c r="H22" s="18"/>
+      <c r="I22" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="17">
+        <v>3.8322165510642199</v>
+      </c>
+      <c r="K22" s="17">
+        <v>5.9692389542303594</v>
+      </c>
+      <c r="L22" s="17">
+        <v>5.3835372170491693</v>
+      </c>
+      <c r="M22" s="17">
+        <v>4.9248163316620497</v>
+      </c>
+      <c r="N22" s="17">
+        <v>4.3369246961304597</v>
+      </c>
+      <c r="O22" s="17">
+        <v>3.97620791367885</v>
+      </c>
+      <c r="P22" s="17">
+        <v>3.6136020680338001</v>
+      </c>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="17">
+        <v>3.7487076250218201</v>
+      </c>
+      <c r="S22" s="17">
+        <v>3.5391942799624401</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G23" s="11"/>
+    </row>
+    <row r="24" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F24" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="18" t="s">
+      <c r="H24" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="I22" s="18"/>
-[...31 lines deleted...]
-      <c r="S26" s="4" t="s">
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D26" s="4"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+    </row>
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="S28" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-    <row r="59" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G31" s="11"/>
+    </row>
+    <row r="34" spans="7:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G34" s="12"/>
+    </row>
+    <row r="35" spans="7:7" ht="13.5" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="7:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="23">
-[...8 lines deleted...]
-    <mergeCell ref="H22:M24"/>
+  <mergeCells count="25">
+    <mergeCell ref="H24:M26"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="H19:H20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="H1:S1"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="H2:S2"/>
+    <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{024A8DFF-5D21-490D-9EF1-C8378FBE2E88}">
-  <dimension ref="A1:S59"/>
+  <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="6" width="18.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="19" width="18.5703125" style="2" customWidth="1"/>
     <col min="20" max="16384" width="10.5703125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="22"/>
-[...4 lines deleted...]
-      <c r="H1" s="22" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="H1" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="I1" s="22"/>
-[...9 lines deleted...]
-      <c r="S1" s="22"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="23"/>
-[...4 lines deleted...]
-      <c r="H2" s="23" t="s">
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="H2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="I2" s="23"/>
-[...9 lines deleted...]
-      <c r="S2" s="23"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="H3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
     </row>
     <row r="4" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="24" t="s">
+      <c r="H4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="I4" s="25"/>
+      <c r="I4" s="22"/>
       <c r="J4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="R4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19">
+      <c r="A5" s="24">
         <v>2017</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="10">
         <v>2.06643954437429</v>
       </c>
       <c r="D5" s="10">
         <v>3.7460481145914302</v>
       </c>
       <c r="E5" s="10">
         <v>2.0428531678950002</v>
       </c>
       <c r="F5" s="10">
         <v>1.63497510889439</v>
       </c>
       <c r="G5" s="11"/>
-      <c r="H5" s="19">
+      <c r="H5" s="24">
         <v>2017</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="10">
         <v>0.40131509373192198</v>
       </c>
       <c r="K5" s="10">
         <v>1.6940093785904</v>
       </c>
       <c r="L5" s="10">
         <v>1.38599899842481</v>
       </c>
       <c r="M5" s="10">
         <v>1.0264397488549302</v>
       </c>
       <c r="N5" s="10">
         <v>0.96783882909006302</v>
       </c>
       <c r="O5" s="10">
         <v>0.67150090776621096</v>
       </c>
       <c r="P5" s="10">
         <v>0.31467850617820203</v>
       </c>
       <c r="Q5" s="10">
         <v>0.20778951529568701</v>
       </c>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A6" s="20"/>
+      <c r="A6" s="18"/>
       <c r="B6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="8">
         <v>2.1863182921700801</v>
       </c>
       <c r="D6" s="8">
         <v>4.3550790679205296</v>
       </c>
       <c r="E6" s="8">
         <v>2.1421562749262999</v>
       </c>
       <c r="F6" s="8">
         <v>1.6502045524970399</v>
       </c>
-      <c r="H6" s="20"/>
+      <c r="H6" s="18"/>
       <c r="I6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="8">
         <v>0.43128543786808704</v>
       </c>
       <c r="K6" s="8">
         <v>1.6929620485551702</v>
       </c>
       <c r="L6" s="8">
         <v>1.4046903772995201</v>
       </c>
       <c r="M6" s="8">
         <v>1.0876462551384898</v>
       </c>
       <c r="N6" s="8">
         <v>0.98264213270950695</v>
       </c>
       <c r="O6" s="8">
         <v>0.62096936856765106</v>
       </c>
       <c r="P6" s="8">
         <v>0.32523479739965899</v>
       </c>
       <c r="Q6" s="8">
         <v>0.23651474020299201</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
     </row>
     <row r="7" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="21">
+      <c r="A7" s="25">
         <v>2018</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="6">
         <v>1.9241287547947401</v>
       </c>
       <c r="D7" s="6">
         <v>3.6020933908104298</v>
       </c>
       <c r="E7" s="6">
         <v>1.90462177320658</v>
       </c>
       <c r="F7" s="6">
         <v>1.49753346061967</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="25">
         <v>2018</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6">
         <v>0.37046241096749999</v>
       </c>
       <c r="K7" s="6">
         <v>1.6001894625216402</v>
       </c>
       <c r="L7" s="6">
         <v>1.2244767567650399</v>
       </c>
       <c r="M7" s="6">
         <v>0.95139674864079593</v>
       </c>
       <c r="N7" s="6">
         <v>0.85076966191259695</v>
       </c>
       <c r="O7" s="6">
         <v>0.56012482890936499</v>
       </c>
       <c r="P7" s="6">
         <v>0.28011357840393397</v>
       </c>
       <c r="Q7" s="6"/>
       <c r="R7" s="6">
         <v>0.218369282403021</v>
       </c>
       <c r="S7" s="6">
         <v>0.16472016771162201</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="21"/>
+      <c r="A8" s="25"/>
       <c r="B8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="8">
         <v>2.0710633218309202</v>
       </c>
       <c r="D8" s="8">
         <v>3.9273160633054798</v>
       </c>
       <c r="E8" s="8">
         <v>2.0357963042076999</v>
       </c>
       <c r="F8" s="8">
         <v>1.4761659792183799</v>
       </c>
-      <c r="H8" s="21"/>
+      <c r="H8" s="25"/>
       <c r="I8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="8">
         <v>0.375840656072914</v>
       </c>
       <c r="K8" s="8">
         <v>1.5977282715277601</v>
       </c>
       <c r="L8" s="8">
         <v>1.29532452851321</v>
       </c>
       <c r="M8" s="8">
         <v>1.0169458343756199</v>
       </c>
       <c r="N8" s="8">
         <v>0.876534985131186</v>
       </c>
       <c r="O8" s="8">
         <v>0.56358093486444794</v>
       </c>
       <c r="P8" s="8">
         <v>0.30352224529692101</v>
       </c>
       <c r="Q8" s="8"/>
       <c r="R8" s="8">
         <v>0.23293980042059101</v>
       </c>
       <c r="S8" s="8">
         <v>0.16836062079181899</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="20">
+      <c r="A9" s="18">
         <v>2019</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>1.7430971231038199</v>
       </c>
       <c r="D9" s="6">
         <v>3.31252209414997</v>
       </c>
       <c r="E9" s="6">
         <v>1.71125372219163</v>
       </c>
       <c r="F9" s="6">
         <v>1.3242666963077701</v>
       </c>
       <c r="G9" s="11"/>
-      <c r="H9" s="20">
+      <c r="H9" s="18">
         <v>2019</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="6">
         <v>0.32444902175080897</v>
       </c>
       <c r="K9" s="6">
         <v>1.3911594610064701</v>
       </c>
       <c r="L9" s="6">
         <v>1.0979741057852099</v>
       </c>
       <c r="M9" s="6">
         <v>0.86341360480479101</v>
       </c>
       <c r="N9" s="6">
         <v>0.73782232320984298</v>
       </c>
       <c r="O9" s="6">
         <v>0.49987273388832398</v>
       </c>
       <c r="P9" s="6">
         <v>0.25908484029907897</v>
@@ -2257,174 +2364,174 @@
       </c>
       <c r="L10" s="17">
         <v>1.19418663110915</v>
       </c>
       <c r="M10" s="17">
         <v>1.01961978203327</v>
       </c>
       <c r="N10" s="17">
         <v>0.79685448799637504</v>
       </c>
       <c r="O10" s="17">
         <v>0.519331790865731</v>
       </c>
       <c r="P10" s="17">
         <v>0.29822748127889698</v>
       </c>
       <c r="Q10" s="17"/>
       <c r="R10" s="8">
         <v>0.17876342099655901</v>
       </c>
       <c r="S10" s="8">
         <v>0.152194273018259</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="21">
+      <c r="A11" s="25">
         <v>2020</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6">
         <v>1.7202498038227099</v>
       </c>
       <c r="D11" s="6">
         <v>3.2687584722875203</v>
       </c>
       <c r="E11" s="6">
         <v>1.6291433031381799</v>
       </c>
       <c r="F11" s="6">
         <v>1.2891524197012001</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="25">
         <v>2020</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="6">
         <v>0.25797301203295703</v>
       </c>
       <c r="K11" s="6">
         <v>1.43851724451927</v>
       </c>
       <c r="L11" s="6">
         <v>0.85641973450339803</v>
       </c>
       <c r="M11" s="6">
         <v>0.85641973450339803</v>
       </c>
       <c r="N11" s="6">
         <v>0.77786152114264295</v>
       </c>
       <c r="O11" s="6">
         <v>0.53460836766494102</v>
       </c>
       <c r="P11" s="6">
         <v>0.24081237714606299</v>
       </c>
       <c r="Q11" s="6"/>
       <c r="R11" s="6">
         <v>0.16846292108810099</v>
       </c>
       <c r="S11" s="6">
         <v>0.13985526263774301</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="21"/>
+      <c r="A12" s="25"/>
       <c r="B12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="8">
         <v>1.76978231260348</v>
       </c>
       <c r="D12" s="8">
         <v>3.5283373994463703</v>
       </c>
       <c r="E12" s="8">
         <v>1.71708207979939</v>
       </c>
       <c r="F12" s="8">
         <v>1.2658137174002</v>
       </c>
-      <c r="H12" s="21"/>
+      <c r="H12" s="25"/>
       <c r="I12" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J12" s="8">
         <v>0.31809623652188296</v>
       </c>
       <c r="K12" s="8">
         <v>1.4565078943991201</v>
       </c>
       <c r="L12" s="8">
         <v>1.1649129186684299</v>
       </c>
       <c r="M12" s="8">
         <v>0.99131602499001092</v>
       </c>
       <c r="N12" s="8">
         <v>0.78444470178553405</v>
       </c>
       <c r="O12" s="8">
         <v>0.52921433710660992</v>
       </c>
       <c r="P12" s="8">
         <v>0.27033952891091401</v>
       </c>
       <c r="Q12" s="8"/>
       <c r="R12" s="8">
         <v>0.16298932181592099</v>
       </c>
       <c r="S12" s="8">
         <v>0.13473219758865101</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="20">
+      <c r="A13" s="18">
         <v>2021</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="6">
         <v>1.66025810914129</v>
       </c>
       <c r="D13" s="6">
         <v>3.33603377692245</v>
       </c>
       <c r="E13" s="6">
         <v>1.6505831357407499</v>
       </c>
       <c r="F13" s="6">
         <v>1.2765829950682801</v>
       </c>
       <c r="G13" s="11"/>
-      <c r="H13" s="20">
+      <c r="H13" s="18">
         <v>2021</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="6">
         <v>0.31785694892435096</v>
       </c>
       <c r="K13" s="6">
         <v>1.45786434842609</v>
       </c>
       <c r="L13" s="6">
         <v>1.11937187776742</v>
       </c>
       <c r="M13" s="6">
         <v>0.841820835502745</v>
       </c>
       <c r="N13" s="6">
         <v>0.76231077338034803</v>
       </c>
       <c r="O13" s="6">
         <v>0.51509488947318405</v>
       </c>
       <c r="P13" s="6">
         <v>0.27610028441016199</v>
@@ -2466,174 +2573,174 @@
       </c>
       <c r="L14" s="17">
         <v>1.1918203006208801</v>
       </c>
       <c r="M14" s="17">
         <v>0.90348147812325996</v>
       </c>
       <c r="N14" s="17">
         <v>0.80992075245683393</v>
       </c>
       <c r="O14" s="17">
         <v>0.5313628542684431</v>
       </c>
       <c r="P14" s="17">
         <v>0.29662437206987202</v>
       </c>
       <c r="Q14" s="17"/>
       <c r="R14" s="8">
         <v>0.15875834620173399</v>
       </c>
       <c r="S14" s="8">
         <v>0.13529367148374</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="21">
+      <c r="A15" s="25">
         <v>2022</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="6">
         <v>1.7372971401610902</v>
       </c>
       <c r="D15" s="6">
         <v>3.1678125694532802</v>
       </c>
       <c r="E15" s="6">
         <v>1.7112033354029801</v>
       </c>
       <c r="F15" s="6">
         <v>1.29892472266616</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="25">
         <v>2022</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="6">
         <v>0.328880998720322</v>
       </c>
       <c r="K15" s="6">
         <v>1.3920810530691698</v>
       </c>
       <c r="L15" s="6">
         <v>1.1211529876855399</v>
       </c>
       <c r="M15" s="6">
         <v>0.86031537440993</v>
       </c>
       <c r="N15" s="6">
         <v>0.79430697420152496</v>
       </c>
       <c r="O15" s="6">
         <v>0.54930755436546297</v>
       </c>
       <c r="P15" s="6">
         <v>0.301885945298972</v>
       </c>
       <c r="Q15" s="6"/>
       <c r="R15" s="6">
         <v>0.19205973690616901</v>
       </c>
       <c r="S15" s="6">
         <v>0.15996116118030398</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="21"/>
+      <c r="A16" s="25"/>
       <c r="B16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="8">
         <v>1.90915474718127</v>
       </c>
       <c r="D16" s="8">
         <v>3.62697345113083</v>
       </c>
       <c r="E16" s="8">
         <v>1.8267738224863399</v>
       </c>
       <c r="F16" s="8">
         <v>1.3479984470836501</v>
       </c>
-      <c r="H16" s="21"/>
+      <c r="H16" s="25"/>
       <c r="I16" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="8">
         <v>0.39083781627318503</v>
       </c>
       <c r="K16" s="8">
         <v>1.51179117524823</v>
       </c>
       <c r="L16" s="8">
         <v>1.23456721050618</v>
       </c>
       <c r="M16" s="8">
         <v>0.98470783801960293</v>
       </c>
       <c r="N16" s="8">
         <v>0.88313635637919796</v>
       </c>
       <c r="O16" s="8">
         <v>0.57504976217666393</v>
       </c>
       <c r="P16" s="8">
         <v>0.31845571996722499</v>
       </c>
       <c r="Q16" s="8"/>
       <c r="R16" s="8">
         <v>0.24246892661761701</v>
       </c>
       <c r="S16" s="8">
         <v>0.20089742561687998</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="20">
+      <c r="A17" s="18">
         <v>2023</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>1.9599278242004701</v>
       </c>
       <c r="D17" s="6">
         <v>3.4371274927210997</v>
       </c>
       <c r="E17" s="6">
         <v>1.9162887617569799</v>
       </c>
       <c r="F17" s="6">
         <v>1.42787035427081</v>
       </c>
       <c r="G17" s="11"/>
-      <c r="H17" s="20">
+      <c r="H17" s="18">
         <v>2023</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="6">
         <v>0.43112602903823699</v>
       </c>
       <c r="K17" s="6">
         <v>1.58399734257142</v>
       </c>
       <c r="L17" s="6">
         <v>1.30341413577526</v>
       </c>
       <c r="M17" s="6">
         <v>0.95390275207387099</v>
       </c>
       <c r="N17" s="6">
         <v>0.92605429435206899</v>
       </c>
       <c r="O17" s="6">
         <v>0.63298676709271895</v>
       </c>
       <c r="P17" s="6">
         <v>0.357833854250522</v>
@@ -2675,502 +2782,609 @@
       </c>
       <c r="L18" s="17">
         <v>1.36558149750948</v>
       </c>
       <c r="M18" s="17">
         <v>1.1120514593322499</v>
       </c>
       <c r="N18" s="17">
         <v>0.97105776453731496</v>
       </c>
       <c r="O18" s="17">
         <v>0.65991668448997909</v>
       </c>
       <c r="P18" s="17">
         <v>0.37617076925474502</v>
       </c>
       <c r="Q18" s="17"/>
       <c r="R18" s="8">
         <v>0.33060610337950003</v>
       </c>
       <c r="S18" s="8">
         <v>0.362361306548728</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="21">
+      <c r="A19" s="25">
         <v>2024</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="6">
         <v>2.05268442640552</v>
       </c>
       <c r="D19" s="6">
         <v>3.59982113244609</v>
       </c>
       <c r="E19" s="6">
         <v>1.9675292606733601</v>
       </c>
       <c r="F19" s="6">
         <v>1.51452737975842</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="25">
         <v>2024</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="6">
         <v>0.41145515972119201</v>
       </c>
       <c r="K19" s="6">
         <v>1.6429437867318701</v>
       </c>
       <c r="L19" s="6">
         <v>1.2987777556786901</v>
       </c>
       <c r="M19" s="6">
         <v>0.99828168498447389</v>
       </c>
       <c r="N19" s="6">
         <v>0.90014687263736703</v>
       </c>
       <c r="O19" s="6">
         <v>0.63597399609774596</v>
       </c>
       <c r="P19" s="6">
         <v>0.34907896336840599</v>
       </c>
       <c r="Q19" s="6"/>
       <c r="R19" s="6">
         <v>0.232879290531192</v>
       </c>
       <c r="S19" s="6">
         <v>0.18834515392679599</v>
       </c>
     </row>
     <row r="20" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="21"/>
+      <c r="A20" s="25"/>
       <c r="B20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="8">
         <v>2.1482362620184197</v>
       </c>
       <c r="D20" s="8">
         <v>3.7056925993041299</v>
       </c>
       <c r="E20" s="8">
         <v>2.0212484155561401</v>
       </c>
       <c r="F20" s="8">
         <v>1.5746862292200401</v>
       </c>
-      <c r="H20" s="21"/>
+      <c r="H20" s="25"/>
       <c r="I20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="8">
         <v>0.44523930515219201</v>
       </c>
       <c r="K20" s="8">
         <v>1.6891404311003801</v>
       </c>
       <c r="L20" s="8">
         <v>1.4257257327176098</v>
       </c>
       <c r="M20" s="8">
         <v>1.1772480607695701</v>
       </c>
       <c r="N20" s="8">
         <v>0.983042136789823</v>
       </c>
       <c r="O20" s="8">
         <v>0.652161532858063</v>
       </c>
       <c r="P20" s="8">
         <v>0.36817603320106201</v>
       </c>
       <c r="Q20" s="8"/>
       <c r="R20" s="8">
         <v>0.24284221128381001</v>
       </c>
       <c r="S20" s="8">
         <v>0.18280762849850801</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="18">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="6">
+        <v>2.3133953860462597</v>
+      </c>
+      <c r="D21" s="6">
+        <v>4.0098375401566804</v>
+      </c>
+      <c r="E21" s="6">
+        <v>2.2198435639109202</v>
+      </c>
+      <c r="F21" s="6">
+        <v>1.7550119168346701</v>
+      </c>
       <c r="G21" s="11"/>
-    </row>
-[...1 lines deleted...]
-      <c r="F22" s="4" t="s">
+      <c r="H21" s="18">
+        <v>2025</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="6">
+        <v>0.45949148406521501</v>
+      </c>
+      <c r="K21" s="6">
+        <v>1.78033480879104</v>
+      </c>
+      <c r="L21" s="6">
+        <v>1.4568045394862399</v>
+      </c>
+      <c r="M21" s="6">
+        <v>1.1645295277624299</v>
+      </c>
+      <c r="N21" s="6">
+        <v>1.1119549368878601</v>
+      </c>
+      <c r="O21" s="6">
+        <v>0.73715431419521193</v>
+      </c>
+      <c r="P21" s="6">
+        <v>0.39944254516718103</v>
+      </c>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6">
+        <v>0.29392403428849501</v>
+      </c>
+      <c r="S21" s="6">
+        <v>0.187768391258962</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A22" s="26"/>
+      <c r="B22" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="17">
+        <v>2.43303156579511</v>
+      </c>
+      <c r="D22" s="17">
+        <v>4.7240401809375392</v>
+      </c>
+      <c r="E22" s="17">
+        <v>2.33977182064804</v>
+      </c>
+      <c r="F22" s="17">
+        <v>1.8163467771839099</v>
+      </c>
+      <c r="H22" s="26"/>
+      <c r="I22" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0.54817138814020694</v>
+      </c>
+      <c r="K22" s="17">
+        <v>1.82798505060514</v>
+      </c>
+      <c r="L22" s="17">
+        <v>1.5746935129970798</v>
+      </c>
+      <c r="M22" s="17">
+        <v>1.2502968337304601</v>
+      </c>
+      <c r="N22" s="17">
+        <v>1.1368530621440198</v>
+      </c>
+      <c r="O22" s="17">
+        <v>0.75362160894804198</v>
+      </c>
+      <c r="P22" s="17">
+        <v>0.41716126719595598</v>
+      </c>
+      <c r="Q22" s="17"/>
+      <c r="R22" s="8">
+        <v>0.27462331382879701</v>
+      </c>
+      <c r="S22" s="8">
+        <v>0.28448142119664999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G23" s="11"/>
+    </row>
+    <row r="24" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F24" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="18" t="s">
+      <c r="H24" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="I22" s="18"/>
-[...31 lines deleted...]
-      <c r="S26" s="4" t="s">
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D26" s="4"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+    </row>
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="S28" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-    <row r="59" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G31" s="11"/>
+    </row>
+    <row r="34" spans="7:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G34" s="12"/>
+    </row>
+    <row r="35" spans="7:7" ht="13.5" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="7:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="23">
-[...10 lines deleted...]
-    <mergeCell ref="H22:M24"/>
+  <mergeCells count="25">
+    <mergeCell ref="H24:M26"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="H21:H22"/>
     <mergeCell ref="H19:H20"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="H1:S1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="H2:S2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3BC0C14-C95F-4FE9-9BE9-5D847321DE6E}">
-  <dimension ref="A1:S59"/>
+  <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="6" width="18.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="19" width="18.5703125" style="2" customWidth="1"/>
     <col min="20" max="16384" width="10.5703125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="22"/>
-[...4 lines deleted...]
-      <c r="H1" s="22" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="H1" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="I1" s="22"/>
-[...9 lines deleted...]
-      <c r="S1" s="22"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="23"/>
-[...4 lines deleted...]
-      <c r="H2" s="23" t="s">
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="H2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="I2" s="23"/>
-[...9 lines deleted...]
-      <c r="S2" s="23"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="H3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
     </row>
     <row r="4" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="24" t="s">
+      <c r="H4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="I4" s="25"/>
+      <c r="I4" s="22"/>
       <c r="J4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="R4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19">
+      <c r="A5" s="24">
         <v>2017</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="10">
         <v>1.8731658439501426</v>
       </c>
       <c r="D5" s="10">
         <v>2.5506976619711752</v>
       </c>
       <c r="E5" s="10">
         <v>1.8411863978895953</v>
       </c>
       <c r="F5" s="10">
         <v>1.6824676423454001</v>
       </c>
       <c r="G5" s="11"/>
-      <c r="H5" s="19">
+      <c r="H5" s="24">
         <v>2017</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="10">
         <v>1.0134946635213535</v>
       </c>
       <c r="K5" s="10">
         <v>1.6888789595701574</v>
       </c>
       <c r="L5" s="10">
         <v>1.5864579231638327</v>
       </c>
       <c r="M5" s="10">
         <v>1.4424615884569714</v>
       </c>
       <c r="N5" s="10">
         <v>1.375673700325597</v>
       </c>
       <c r="O5" s="10">
         <v>1.2578557230128717</v>
       </c>
       <c r="P5" s="10">
         <v>1.105447456415066</v>
       </c>
       <c r="Q5" s="10">
         <v>0.8537151160555374</v>
       </c>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A6" s="20"/>
+      <c r="A6" s="18"/>
       <c r="B6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="8">
         <v>1.9107251635464304</v>
       </c>
       <c r="D6" s="8">
         <v>2.6982763358356343</v>
       </c>
       <c r="E6" s="8">
         <v>1.8583108833091555</v>
       </c>
       <c r="F6" s="8">
         <v>1.6970889246091376</v>
       </c>
-      <c r="H6" s="20"/>
+      <c r="H6" s="18"/>
       <c r="I6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="8">
         <v>1.0227851359999827</v>
       </c>
       <c r="K6" s="8">
         <v>1.7025288520252038</v>
       </c>
       <c r="L6" s="8">
         <v>1.5774409911213265</v>
       </c>
       <c r="M6" s="8">
         <v>1.4448341108849789</v>
       </c>
       <c r="N6" s="8">
         <v>1.3820291834653451</v>
       </c>
       <c r="O6" s="8">
         <v>1.2453543016388502</v>
       </c>
       <c r="P6" s="8">
         <v>1.1066794821208044</v>
       </c>
       <c r="Q6" s="8">
         <v>0.84498031635323012</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
     </row>
     <row r="7" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="21">
+      <c r="A7" s="25">
         <v>2018</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="6">
         <v>1.838032074673962</v>
       </c>
       <c r="D7" s="6">
         <v>2.5064313350909031</v>
       </c>
       <c r="E7" s="6">
         <v>1.8087803390522912</v>
       </c>
       <c r="F7" s="6">
         <v>1.6523477107951312</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="25">
         <v>2018</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6">
         <v>1.0251045487534078</v>
       </c>
       <c r="K7" s="6">
         <v>1.6542468859327588</v>
       </c>
       <c r="L7" s="6">
         <v>1.5195391579833379</v>
       </c>
       <c r="M7" s="6">
         <v>1.4129108897945697</v>
       </c>
       <c r="N7" s="6">
         <v>1.3452289043806851</v>
       </c>
       <c r="O7" s="6">
         <v>1.2282255234302906</v>
       </c>
       <c r="P7" s="6">
         <v>1.1155126504326005</v>
@@ -3212,173 +3426,173 @@
       </c>
       <c r="L8" s="8">
         <v>1.5479924729417323</v>
       </c>
       <c r="M8" s="8">
         <v>1.4396451279799902</v>
       </c>
       <c r="N8" s="8">
         <v>1.3678326759621178</v>
       </c>
       <c r="O8" s="8">
         <v>1.2693782335243169</v>
       </c>
       <c r="P8" s="8">
         <v>1.145399613778477</v>
       </c>
       <c r="Q8" s="8"/>
       <c r="R8" s="8">
         <v>0.90458871030526988</v>
       </c>
       <c r="S8" s="8">
         <v>0.81134326478466601</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="19">
+      <c r="A9" s="24">
         <v>2019</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>1.815885895038027</v>
       </c>
       <c r="D9" s="6">
         <v>2.4758911396361203</v>
       </c>
       <c r="E9" s="6">
         <v>1.7914028032848379</v>
       </c>
       <c r="F9" s="6">
         <v>1.6559468900883476</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="24">
         <v>2019</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="6">
         <v>1.0231294259295463</v>
       </c>
       <c r="K9" s="6">
         <v>1.6286393559245158</v>
       </c>
       <c r="L9" s="6">
         <v>1.532259902480666</v>
       </c>
       <c r="M9" s="6">
         <v>1.4364692582774752</v>
       </c>
       <c r="N9" s="6">
         <v>1.3481892137766056</v>
       </c>
       <c r="O9" s="6">
         <v>1.2291685217055375</v>
       </c>
       <c r="P9" s="6">
         <v>1.1094625544665051</v>
       </c>
       <c r="Q9" s="6"/>
       <c r="R9" s="6">
         <v>0.97011040505782198</v>
       </c>
       <c r="S9" s="6">
         <v>0.80967141015451094</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="20"/>
+      <c r="A10" s="18"/>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>1.8577817334870934</v>
       </c>
       <c r="D10" s="8">
         <v>2.580033239010048</v>
       </c>
       <c r="E10" s="8">
         <v>1.8163789350044151</v>
       </c>
       <c r="F10" s="8">
         <v>1.6489675893590707</v>
       </c>
-      <c r="H10" s="20"/>
+      <c r="H10" s="18"/>
       <c r="I10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="8">
         <v>0.99263052808215702</v>
       </c>
       <c r="K10" s="8">
         <v>1.6664068000644425</v>
       </c>
       <c r="L10" s="8">
         <v>1.5326385528486608</v>
       </c>
       <c r="M10" s="8">
         <v>1.4496680004945159</v>
       </c>
       <c r="N10" s="8">
         <v>1.3291526268632232</v>
       </c>
       <c r="O10" s="8">
         <v>1.1919956612897433</v>
       </c>
       <c r="P10" s="8">
         <v>1.0693969925100908</v>
       </c>
       <c r="Q10" s="8"/>
       <c r="R10" s="8">
         <v>0.90608583831959</v>
       </c>
       <c r="S10" s="8">
         <v>0.78235830167034093</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="21">
+      <c r="A11" s="25">
         <v>2020</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6">
         <v>1.809376360954325</v>
       </c>
       <c r="D11" s="6">
         <v>2.4888363118544756</v>
       </c>
       <c r="E11" s="6">
         <v>1.7598400260852136</v>
       </c>
       <c r="F11" s="6">
         <v>1.5995301759849991</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="25">
         <v>2020</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="6">
         <v>0.89390122420170004</v>
       </c>
       <c r="K11" s="6">
         <v>1.6114959586347486</v>
       </c>
       <c r="L11" s="6">
         <v>1.4508691321488978</v>
       </c>
       <c r="M11" s="6">
         <v>1.3954187865045804</v>
       </c>
       <c r="N11" s="6">
         <v>1.3135094652928085</v>
       </c>
       <c r="O11" s="6">
         <v>1.1713368374768609</v>
       </c>
       <c r="P11" s="6">
         <v>1.0181447638195218</v>
@@ -3420,173 +3634,173 @@
       </c>
       <c r="L12" s="8">
         <v>1.5010706876365898</v>
       </c>
       <c r="M12" s="8">
         <v>1.4154730586029527</v>
       </c>
       <c r="N12" s="8">
         <v>1.2938182240668263</v>
       </c>
       <c r="O12" s="8">
         <v>1.170299533720059</v>
       </c>
       <c r="P12" s="8">
         <v>1.0358117714118062</v>
       </c>
       <c r="Q12" s="8"/>
       <c r="R12" s="8">
         <v>0.92796030046303812</v>
       </c>
       <c r="S12" s="8">
         <v>0.74546705526380408</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="19">
+      <c r="A13" s="24">
         <v>2021</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="6">
         <v>1.7647746714916943</v>
       </c>
       <c r="D13" s="6">
         <v>2.4968266764687082</v>
       </c>
       <c r="E13" s="6">
         <v>1.7419065215229521</v>
       </c>
       <c r="F13" s="6">
         <v>1.5797728247902887</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="24">
         <v>2021</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="6">
         <v>1.0028049351605104</v>
       </c>
       <c r="K13" s="6">
         <v>1.6149830224228237</v>
       </c>
       <c r="L13" s="6">
         <v>1.4849719819237239</v>
       </c>
       <c r="M13" s="6">
         <v>1.3685009495134568</v>
       </c>
       <c r="N13" s="6">
         <v>1.299377832596246</v>
       </c>
       <c r="O13" s="6">
         <v>1.2087663283005934</v>
       </c>
       <c r="P13" s="6">
         <v>1.0932281590212543</v>
       </c>
       <c r="Q13" s="6"/>
       <c r="R13" s="6">
         <v>0.9294411785396961</v>
       </c>
       <c r="S13" s="6">
         <v>0.81150796747839793</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="20"/>
+      <c r="A14" s="18"/>
       <c r="B14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>1.886774439328391</v>
       </c>
       <c r="D14" s="8">
         <v>2.6482615518028689</v>
       </c>
       <c r="E14" s="8">
         <v>1.8478260733358431</v>
       </c>
       <c r="F14" s="8">
         <v>1.6909557877393213</v>
       </c>
-      <c r="H14" s="20"/>
+      <c r="H14" s="18"/>
       <c r="I14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="8">
         <v>1.2854627397620271</v>
       </c>
       <c r="K14" s="8">
         <v>1.7313107853692034</v>
       </c>
       <c r="L14" s="8">
         <v>1.5643178284209904</v>
       </c>
       <c r="M14" s="8">
         <v>1.49664991657863</v>
       </c>
       <c r="N14" s="8">
         <v>1.531097614385482</v>
       </c>
       <c r="O14" s="8">
         <v>1.6323657510805063</v>
       </c>
       <c r="P14" s="8">
         <v>1.5297963022695591</v>
       </c>
       <c r="Q14" s="8"/>
       <c r="R14" s="8">
         <v>1.2050782803710116</v>
       </c>
       <c r="S14" s="8">
         <v>1.0886495979120678</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="21">
+      <c r="A15" s="25">
         <v>2022</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="6">
         <v>2.0300943697132703</v>
       </c>
       <c r="D15" s="6">
         <v>2.7122287536996748</v>
       </c>
       <c r="E15" s="6">
         <v>1.9661551172733609</v>
       </c>
       <c r="F15" s="6">
         <v>1.9588095542270358</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="25">
         <v>2022</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="6">
         <v>1.504311990912909</v>
       </c>
       <c r="K15" s="6">
         <v>1.8275726954381539</v>
       </c>
       <c r="L15" s="6">
         <v>1.7678692296320835</v>
       </c>
       <c r="M15" s="6">
         <v>1.757573330540094</v>
       </c>
       <c r="N15" s="6">
         <v>1.6956486587255046</v>
       </c>
       <c r="O15" s="6">
         <v>1.8615367779326113</v>
       </c>
       <c r="P15" s="6">
         <v>1.6957482782182423</v>
@@ -3628,173 +3842,173 @@
       </c>
       <c r="L16" s="8">
         <v>2.0373165983329984</v>
       </c>
       <c r="M16" s="8">
         <v>1.9833144361909323</v>
       </c>
       <c r="N16" s="8">
         <v>1.9437254310705439</v>
       </c>
       <c r="O16" s="8">
         <v>2.1861808427617255</v>
       </c>
       <c r="P16" s="8">
         <v>1.9664200829608469</v>
       </c>
       <c r="Q16" s="8"/>
       <c r="R16" s="8">
         <v>1.8358856595296698</v>
       </c>
       <c r="S16" s="8">
         <v>1.6611806643218912</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="19">
+      <c r="A17" s="24">
         <v>2023</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>3.637123892480862</v>
       </c>
       <c r="D17" s="6">
         <v>4.6193451933303074</v>
       </c>
       <c r="E17" s="6">
         <v>3.5679124882290818</v>
       </c>
       <c r="F17" s="6">
         <v>3.3960392306879985</v>
       </c>
-      <c r="H17" s="19">
+      <c r="H17" s="24">
         <v>2023</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="6">
         <v>1.3535670608842116</v>
       </c>
       <c r="K17" s="6">
         <v>2.9190688186928995</v>
       </c>
       <c r="L17" s="6">
         <v>2.8767526336073832</v>
       </c>
       <c r="M17" s="6">
         <v>2.7661620783377434</v>
       </c>
       <c r="N17" s="6">
         <v>2.4564949623264667</v>
       </c>
       <c r="O17" s="6">
         <v>2.1484379514906879</v>
       </c>
       <c r="P17" s="6">
         <v>1.619511787357131</v>
       </c>
       <c r="Q17" s="6"/>
       <c r="R17" s="6">
         <v>0.95778801633992572</v>
       </c>
       <c r="S17" s="6">
         <v>0.92128528683077238</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="20"/>
+      <c r="A18" s="18"/>
       <c r="B18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="8">
         <v>3.409914402310128</v>
       </c>
       <c r="D18" s="8">
         <v>4.2459260787413244</v>
       </c>
       <c r="E18" s="8">
         <v>3.3081801672585724</v>
       </c>
       <c r="F18" s="8">
         <v>3.2474888956497425</v>
       </c>
-      <c r="H18" s="20"/>
+      <c r="H18" s="18"/>
       <c r="I18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="8">
         <v>1.2955165708328575</v>
       </c>
       <c r="K18" s="8">
         <v>3.1553086299832427</v>
       </c>
       <c r="L18" s="8">
         <v>2.9251683559193906</v>
       </c>
       <c r="M18" s="8">
         <v>2.6837686574221644</v>
       </c>
       <c r="N18" s="8">
         <v>2.2627372963164669</v>
       </c>
       <c r="O18" s="8">
         <v>1.963546465361482</v>
       </c>
       <c r="P18" s="8">
         <v>1.3999224854542578</v>
       </c>
       <c r="Q18" s="8"/>
       <c r="R18" s="8">
         <v>0.87439149040471531</v>
       </c>
       <c r="S18" s="8">
         <v>0.89125862102136488</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="21">
+      <c r="A19" s="25">
         <v>2024</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="6">
         <v>3.3685487419397742</v>
       </c>
       <c r="D19" s="6">
         <v>4.0005219631861513</v>
       </c>
       <c r="E19" s="6">
         <v>3.3110039838240208</v>
       </c>
       <c r="F19" s="6">
         <v>3.0457759622030744</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="25">
         <v>2024</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="6">
         <v>1.1827173836436056</v>
       </c>
       <c r="K19" s="6">
         <v>3.1385348505450157</v>
       </c>
       <c r="L19" s="6">
         <v>2.8337752725803345</v>
       </c>
       <c r="M19" s="6">
         <v>2.6069079408870408</v>
       </c>
       <c r="N19" s="6">
         <v>2.2505307888063353</v>
       </c>
       <c r="O19" s="6">
         <v>1.9585919710860717</v>
       </c>
       <c r="P19" s="6">
         <v>1.337915735396519</v>
@@ -3829,405 +4043,511 @@
         <v>16</v>
       </c>
       <c r="J20" s="8">
         <v>1.2197513502351729</v>
       </c>
       <c r="K20" s="8">
         <v>3.0076328571525184</v>
       </c>
       <c r="L20" s="8">
         <v>2.7681926425283505</v>
       </c>
       <c r="M20" s="8">
         <v>2.5454494199573849</v>
       </c>
       <c r="N20" s="8">
         <v>2.2916651124383791</v>
       </c>
       <c r="O20" s="8">
         <v>1.9840623869068557</v>
       </c>
       <c r="P20" s="8">
         <v>1.3874322420168503</v>
       </c>
       <c r="Q20" s="8"/>
       <c r="R20" s="8">
-        <v>0.8420070071303829</v>
+        <v>0.84167082214865396</v>
       </c>
       <c r="S20" s="8">
         <v>0.48889255268594045</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G21" s="11"/>
+      <c r="A21" s="24">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="6">
+        <v>2.9742112453187097</v>
+      </c>
+      <c r="D21" s="6">
+        <v>3.8198820463135679</v>
+      </c>
+      <c r="E21" s="6">
+        <v>2.887716392835185</v>
+      </c>
+      <c r="F21" s="6">
+        <v>2.6959773499868742</v>
+      </c>
+      <c r="H21" s="24">
+        <v>2025</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="6">
+        <v>1.2871927336590976</v>
+      </c>
+      <c r="K21" s="6">
+        <v>2.7587905043364795</v>
+      </c>
+      <c r="L21" s="6">
+        <v>2.540594011175215</v>
+      </c>
+      <c r="M21" s="6">
+        <v>2.3384040987184296</v>
+      </c>
+      <c r="N21" s="6">
+        <v>2.1443652831308699</v>
+      </c>
+      <c r="O21" s="6">
+        <v>1.9071260527767322</v>
+      </c>
+      <c r="P21" s="6">
+        <v>1.574872468951142</v>
+      </c>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6">
+        <v>1.2104819426445046</v>
+      </c>
+      <c r="S21" s="6">
+        <v>0.76124476524415385</v>
+      </c>
     </row>
     <row r="22" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F22" s="4" t="s">
+      <c r="A22" s="18"/>
+      <c r="B22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <v>2.9308913274162043</v>
+      </c>
+      <c r="D22" s="8">
+        <v>3.9280075963240262</v>
+      </c>
+      <c r="E22" s="8">
+        <v>2.8666381422748564</v>
+      </c>
+      <c r="F22" s="8">
+        <v>2.6042115133846631</v>
+      </c>
+      <c r="H22" s="18"/>
+      <c r="I22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="8">
+        <v>1.3757863011391103</v>
+      </c>
+      <c r="K22" s="8">
+        <v>2.66405612730978</v>
+      </c>
+      <c r="L22" s="8">
+        <v>2.4357584401309564</v>
+      </c>
+      <c r="M22" s="8">
+        <v>2.2966834167047154</v>
+      </c>
+      <c r="N22" s="8">
+        <v>2.0943843951511818</v>
+      </c>
+      <c r="O22" s="8">
+        <v>1.8533986231690018</v>
+      </c>
+      <c r="P22" s="8">
+        <v>1.6353565116738529</v>
+      </c>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="8">
+        <v>1.3440425330842229</v>
+      </c>
+      <c r="S22" s="8">
+        <v>0.89207021440043599</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G23" s="11"/>
+    </row>
+    <row r="24" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F24" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="18" t="s">
+      <c r="H24" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="I22" s="18"/>
-[...31 lines deleted...]
-      <c r="S26" s="4" t="s">
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D26" s="4"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+    </row>
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="S28" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-    <row r="59" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G31" s="11"/>
+    </row>
+    <row r="34" spans="7:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G34" s="12"/>
+    </row>
+    <row r="35" spans="7:7" ht="13.5" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="7:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="23">
-[...10 lines deleted...]
-    <mergeCell ref="H22:M24"/>
+  <mergeCells count="25">
+    <mergeCell ref="H24:M26"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="H21:H22"/>
     <mergeCell ref="H19:H20"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="H1:S1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="H2:S2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7C949E3-EF04-4113-B870-8F8D6234F84D}">
-  <dimension ref="A1:S59"/>
+  <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="2" customWidth="1"/>
     <col min="3" max="6" width="18.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="5.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="2" customWidth="1"/>
     <col min="10" max="19" width="18.5703125" style="2" customWidth="1"/>
     <col min="20" max="16384" width="10.5703125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="22"/>
-[...4 lines deleted...]
-      <c r="H1" s="22" t="s">
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="H1" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="I1" s="22"/>
-[...9 lines deleted...]
-      <c r="S1" s="22"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="19"/>
+      <c r="O1" s="19"/>
+      <c r="P1" s="19"/>
+      <c r="Q1" s="19"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="23"/>
-[...4 lines deleted...]
-      <c r="H2" s="23" t="s">
+      <c r="B2" s="20"/>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="H2" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="I2" s="23"/>
-[...9 lines deleted...]
-      <c r="S2" s="23"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+      <c r="S2" s="20"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="H3" s="3"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
     </row>
     <row r="4" spans="1:19" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25"/>
+      <c r="B4" s="22"/>
       <c r="C4" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="24" t="s">
+      <c r="H4" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="I4" s="25"/>
+      <c r="I4" s="22"/>
       <c r="J4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="14" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="14" t="s">
         <v>2</v>
       </c>
       <c r="M4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="N4" s="14" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="14" t="s">
         <v>17</v>
       </c>
       <c r="R4" s="14" t="s">
         <v>18</v>
       </c>
       <c r="S4" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19">
+      <c r="A5" s="24">
         <v>2017</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="10">
         <v>7.0311705357082923</v>
       </c>
       <c r="D5" s="10">
         <v>9.9671363955499537</v>
       </c>
       <c r="E5" s="10">
         <v>6.8979297309885155</v>
       </c>
       <c r="F5" s="10">
         <v>6.0438085567915101</v>
       </c>
       <c r="G5" s="11"/>
-      <c r="H5" s="19">
+      <c r="H5" s="24">
         <v>2017</v>
       </c>
       <c r="I5" s="9" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="10">
         <v>3.3669094259000354</v>
       </c>
       <c r="K5" s="10">
         <v>6.1901427467570471</v>
       </c>
       <c r="L5" s="10">
         <v>5.5502353537238722</v>
       </c>
       <c r="M5" s="10">
         <v>4.8179291573021814</v>
       </c>
       <c r="N5" s="10">
         <v>4.4701201214231805</v>
       </c>
       <c r="O5" s="10">
         <v>3.9497473508620828</v>
       </c>
       <c r="P5" s="10">
         <v>3.2984340522120683</v>
       </c>
       <c r="Q5" s="10">
         <v>2.9014421272400344</v>
       </c>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="A6" s="20"/>
+      <c r="A6" s="18"/>
       <c r="B6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="8">
         <v>7.2186946232009799</v>
       </c>
       <c r="D6" s="8">
         <v>10.842410461192065</v>
       </c>
       <c r="E6" s="8">
         <v>6.9862530529482854</v>
       </c>
       <c r="F6" s="8">
         <v>6.0779291581008374</v>
       </c>
-      <c r="H6" s="20"/>
+      <c r="H6" s="18"/>
       <c r="I6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J6" s="8">
         <v>3.4060705738680697</v>
       </c>
       <c r="K6" s="8">
         <v>6.177956088211344</v>
       </c>
       <c r="L6" s="8">
         <v>5.4761218501152271</v>
       </c>
       <c r="M6" s="8">
         <v>4.8137699186444491</v>
       </c>
       <c r="N6" s="8">
         <v>4.4947834423626727</v>
       </c>
       <c r="O6" s="8">
         <v>3.837317894187001</v>
       </c>
       <c r="P6" s="8">
         <v>3.3244498522709134</v>
       </c>
       <c r="Q6" s="8">
         <v>2.9380761327328422</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
     </row>
     <row r="7" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="21">
+      <c r="A7" s="25">
         <v>2018</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="6">
         <v>6.8162340033869215</v>
       </c>
       <c r="D7" s="6">
         <v>9.7694030966788024</v>
       </c>
       <c r="E7" s="6">
         <v>6.6933311451672406</v>
       </c>
       <c r="F7" s="6">
         <v>5.871089711257361</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="25">
         <v>2018</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="6">
         <v>3.4663010632254174</v>
       </c>
       <c r="K7" s="6">
         <v>5.9857486107561391</v>
       </c>
       <c r="L7" s="6">
         <v>5.2277174108847682</v>
       </c>
       <c r="M7" s="6">
         <v>4.6504912755515253</v>
       </c>
       <c r="N7" s="6">
         <v>4.3429453046138518</v>
       </c>
       <c r="O7" s="6">
         <v>3.7631555751387156</v>
       </c>
       <c r="P7" s="6">
         <v>3.3627166878873345</v>
@@ -4269,173 +4589,173 @@
       </c>
       <c r="L8" s="8">
         <v>5.3867319555380817</v>
       </c>
       <c r="M8" s="8">
         <v>4.7920527452199195</v>
       </c>
       <c r="N8" s="8">
         <v>4.4527612262126937</v>
       </c>
       <c r="O8" s="8">
         <v>3.949264257244065</v>
       </c>
       <c r="P8" s="8">
         <v>3.6120162977656181</v>
       </c>
       <c r="Q8" s="8"/>
       <c r="R8" s="8">
         <v>3.2754093524504508</v>
       </c>
       <c r="S8" s="8">
         <v>3.4349725881843152</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="19">
+      <c r="A9" s="24">
         <v>2019</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="6">
         <v>6.7226669792356564</v>
       </c>
       <c r="D9" s="6">
         <v>9.6423833766786</v>
       </c>
       <c r="E9" s="6">
         <v>6.5904600273527478</v>
       </c>
       <c r="F9" s="6">
         <v>5.8835943690926271</v>
       </c>
-      <c r="H9" s="19">
+      <c r="H9" s="24">
         <v>2019</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J9" s="6">
         <v>3.3473541727077154</v>
       </c>
       <c r="K9" s="6">
         <v>5.8677055261059365</v>
       </c>
       <c r="L9" s="6">
         <v>5.2779017236362362</v>
       </c>
       <c r="M9" s="6">
         <v>4.7599808271334867</v>
       </c>
       <c r="N9" s="6">
         <v>4.3458871343596783</v>
       </c>
       <c r="O9" s="6">
         <v>3.7945961670458215</v>
       </c>
       <c r="P9" s="6">
         <v>3.2921663576538842</v>
       </c>
       <c r="Q9" s="6"/>
       <c r="R9" s="6">
         <v>2.978542523355229</v>
       </c>
       <c r="S9" s="6">
         <v>2.8622947626582742</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="20"/>
+      <c r="A10" s="18"/>
       <c r="B10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="8">
         <v>6.9632054697122836</v>
       </c>
       <c r="D10" s="8">
         <v>10.292051069470208</v>
       </c>
       <c r="E10" s="8">
         <v>6.7420351035099255</v>
       </c>
       <c r="F10" s="8">
         <v>5.7726889040297102</v>
       </c>
-      <c r="H10" s="20"/>
+      <c r="H10" s="18"/>
       <c r="I10" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="8">
         <v>2.9913130119353832</v>
       </c>
       <c r="K10" s="8">
         <v>6.0520699043158119</v>
       </c>
       <c r="L10" s="8">
         <v>5.299665120732941</v>
       </c>
       <c r="M10" s="8">
         <v>4.8315494526524265</v>
       </c>
       <c r="N10" s="8">
         <v>4.2303739812938286</v>
       </c>
       <c r="O10" s="8">
         <v>3.5646354308581545</v>
       </c>
       <c r="P10" s="8">
         <v>3.0517362953716076</v>
       </c>
       <c r="Q10" s="8"/>
       <c r="R10" s="8">
         <v>2.7786477423932991</v>
       </c>
       <c r="S10" s="8">
         <v>2.34690816806072</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="21">
+      <c r="A11" s="25">
         <v>2020</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="6">
         <v>6.7157579490301753</v>
       </c>
       <c r="D11" s="6">
         <v>9.7886603224684254</v>
       </c>
       <c r="E11" s="6">
         <v>6.4813202050096139</v>
       </c>
       <c r="F11" s="6">
         <v>5.6421329936263387</v>
       </c>
-      <c r="H11" s="21">
+      <c r="H11" s="25">
         <v>2020</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="6">
         <v>2.6415315099401071</v>
       </c>
       <c r="K11" s="6">
         <v>5.7641890506462889</v>
       </c>
       <c r="L11" s="6">
         <v>4.8353451972528054</v>
       </c>
       <c r="M11" s="6">
         <v>4.5687460039496885</v>
       </c>
       <c r="N11" s="6">
         <v>4.1652662122895814</v>
       </c>
       <c r="O11" s="6">
         <v>3.4926936327217519</v>
       </c>
       <c r="P11" s="6">
         <v>2.7487323370928847</v>
@@ -4477,173 +4797,173 @@
       </c>
       <c r="L12" s="8">
         <v>5.1285503912811894</v>
       </c>
       <c r="M12" s="8">
         <v>4.6206452170052135</v>
       </c>
       <c r="N12" s="8">
         <v>4.0689277389891902</v>
       </c>
       <c r="O12" s="8">
         <v>3.4474395726955986</v>
       </c>
       <c r="P12" s="8">
         <v>2.8493173189842</v>
       </c>
       <c r="Q12" s="8"/>
       <c r="R12" s="8">
         <v>2.7317091521493393</v>
       </c>
       <c r="S12" s="8">
         <v>2.2337729313980352</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="19">
+      <c r="A13" s="24">
         <v>2021</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="6">
         <v>6.479749847676195</v>
       </c>
       <c r="D13" s="6">
         <v>9.7137909462824297</v>
       </c>
       <c r="E13" s="6">
         <v>6.3590674952060322</v>
       </c>
       <c r="F13" s="6">
         <v>5.5485900985485088</v>
       </c>
-      <c r="H13" s="19">
+      <c r="H13" s="24">
         <v>2021</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="6">
         <v>3.3040770818444614</v>
       </c>
       <c r="K13" s="6">
         <v>5.8305553133829733</v>
       </c>
       <c r="L13" s="6">
         <v>5.0221275997724142</v>
       </c>
       <c r="M13" s="6">
         <v>4.4048988228018526</v>
       </c>
       <c r="N13" s="6">
         <v>4.106868350893504</v>
       </c>
       <c r="O13" s="6">
         <v>3.6527311397554074</v>
       </c>
       <c r="P13" s="6">
         <v>3.2560287682786564</v>
       </c>
       <c r="Q13" s="6"/>
       <c r="R13" s="6">
         <v>2.9788005901203491</v>
       </c>
       <c r="S13" s="6">
         <v>2.843376914208759</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="20"/>
+      <c r="A14" s="18"/>
       <c r="B14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>7.1098741041449109</v>
       </c>
       <c r="D14" s="8">
         <v>10.551619437648439</v>
       </c>
       <c r="E14" s="8">
         <v>6.947935802816243</v>
       </c>
       <c r="F14" s="8">
         <v>6.054291894166651</v>
       </c>
-      <c r="H14" s="20"/>
+      <c r="H14" s="18"/>
       <c r="I14" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J14" s="8">
         <v>6.4844331571573601</v>
       </c>
       <c r="K14" s="8">
         <v>6.4449103470346731</v>
       </c>
       <c r="L14" s="8">
         <v>5.5144182726139706</v>
       </c>
       <c r="M14" s="8">
         <v>5.1661230923821204</v>
       </c>
       <c r="N14" s="8">
         <v>5.3544606406302258</v>
       </c>
       <c r="O14" s="8">
         <v>5.8443274078780787</v>
       </c>
       <c r="P14" s="8">
         <v>5.7632644567563709</v>
       </c>
       <c r="Q14" s="8"/>
       <c r="R14" s="8">
         <v>4.8159604475810154</v>
       </c>
       <c r="S14" s="8">
         <v>7.6538208288322176</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="21">
+      <c r="A15" s="25">
         <v>2022</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="6">
         <v>7.9773160173327202</v>
       </c>
       <c r="D15" s="6">
         <v>10.948144471512094</v>
       </c>
       <c r="E15" s="6">
         <v>7.6638336599408916</v>
       </c>
       <c r="F15" s="6">
         <v>7.5211606083890157</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="25">
         <v>2022</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="6">
         <v>8.8387054083449712</v>
       </c>
       <c r="K15" s="6">
         <v>7.0905857872340636</v>
       </c>
       <c r="L15" s="6">
         <v>6.7354764572527834</v>
       </c>
       <c r="M15" s="6">
         <v>6.795938041301663</v>
       </c>
       <c r="N15" s="6">
         <v>6.7011618456769586</v>
       </c>
       <c r="O15" s="6">
         <v>7.9288073422287635</v>
       </c>
       <c r="P15" s="6">
         <v>7.6390460863182943</v>
@@ -4685,173 +5005,173 @@
       </c>
       <c r="L16" s="8">
         <v>8.6627416330961182</v>
       </c>
       <c r="M16" s="8">
         <v>8.711304647325786</v>
       </c>
       <c r="N16" s="8">
         <v>8.8567477983128313</v>
       </c>
       <c r="O16" s="8">
         <v>10.71097177254938</v>
       </c>
       <c r="P16" s="8">
         <v>10.617624722048452</v>
       </c>
       <c r="Q16" s="8"/>
       <c r="R16" s="8">
         <v>11.319109937527626</v>
       </c>
       <c r="S16" s="8">
         <v>15.450273531640072</v>
       </c>
     </row>
     <row r="17" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="19">
+      <c r="A17" s="24">
         <v>2023</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6">
         <v>16.45273747699213</v>
       </c>
       <c r="D17" s="6">
         <v>20.693148520209807</v>
       </c>
       <c r="E17" s="6">
         <v>16.161914348616563</v>
       </c>
       <c r="F17" s="6">
         <v>15.059004968093408</v>
       </c>
-      <c r="H17" s="19">
+      <c r="H17" s="24">
         <v>2023</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="6">
         <v>8.1090926478308489</v>
       </c>
       <c r="K17" s="6">
         <v>12.612533144797439</v>
       </c>
       <c r="L17" s="6">
         <v>12.180019272775192</v>
       </c>
       <c r="M17" s="6">
         <v>11.959753338387443</v>
       </c>
       <c r="N17" s="6">
         <v>10.443943616548475</v>
       </c>
       <c r="O17" s="6">
         <v>9.0556224310344469</v>
       </c>
       <c r="P17" s="6">
         <v>7.0579662399332825</v>
       </c>
       <c r="Q17" s="6"/>
       <c r="R17" s="6">
         <v>5.6224759860740878</v>
       </c>
       <c r="S17" s="6">
         <v>8.1043490636414131</v>
       </c>
     </row>
     <row r="18" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="20"/>
+      <c r="A18" s="18"/>
       <c r="B18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="8">
         <v>15.246072408808988</v>
       </c>
       <c r="D18" s="8">
         <v>18.582036431593053</v>
       </c>
       <c r="E18" s="8">
         <v>14.774215588265264</v>
       </c>
       <c r="F18" s="8">
         <v>14.263890960112352</v>
       </c>
-      <c r="H18" s="20"/>
+      <c r="H18" s="18"/>
       <c r="I18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="8">
         <v>7.0540232848577151</v>
       </c>
       <c r="K18" s="8">
         <v>13.593073892369373</v>
       </c>
       <c r="L18" s="8">
         <v>12.552604333354131</v>
       </c>
       <c r="M18" s="8">
         <v>11.328070452424257</v>
       </c>
       <c r="N18" s="8">
         <v>9.2382990914588419</v>
       </c>
       <c r="O18" s="8">
         <v>7.8788101763178116</v>
       </c>
       <c r="P18" s="8">
         <v>5.7667471707913034</v>
       </c>
       <c r="Q18" s="8"/>
       <c r="R18" s="8">
         <v>4.8172259616036852</v>
       </c>
       <c r="S18" s="8">
         <v>6.821635464381222</v>
       </c>
     </row>
     <row r="19" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="21">
+      <c r="A19" s="25">
         <v>2024</v>
       </c>
       <c r="B19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="6">
         <v>14.079617670065774</v>
       </c>
       <c r="D19" s="6">
         <v>16.599421915313624</v>
       </c>
       <c r="E19" s="6">
         <v>13.774058135229749</v>
       </c>
       <c r="F19" s="6">
         <v>12.354488184585723</v>
       </c>
-      <c r="H19" s="21">
+      <c r="H19" s="25">
         <v>2024</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>15</v>
       </c>
       <c r="J19" s="6">
         <v>6.2314129952005075</v>
       </c>
       <c r="K19" s="6">
         <v>12.913005259545425</v>
       </c>
       <c r="L19" s="6">
         <v>11.172462168493565</v>
       </c>
       <c r="M19" s="6">
         <v>9.8194637099582849</v>
       </c>
       <c r="N19" s="6">
         <v>8.0798488015502521</v>
       </c>
       <c r="O19" s="6">
         <v>6.930899534339968</v>
       </c>
       <c r="P19" s="6">
         <v>5.4131724395110545</v>
@@ -4886,138 +5206,244 @@
         <v>16</v>
       </c>
       <c r="J20" s="8">
         <v>6.3669438699911449</v>
       </c>
       <c r="K20" s="8">
         <v>12.150601335027439</v>
       </c>
       <c r="L20" s="8">
         <v>10.737071514494051</v>
       </c>
       <c r="M20" s="8">
         <v>9.5578270787742063</v>
       </c>
       <c r="N20" s="8">
         <v>8.3989400568020116</v>
       </c>
       <c r="O20" s="8">
         <v>7.108712004658809</v>
       </c>
       <c r="P20" s="8">
         <v>5.8475546764585227</v>
       </c>
       <c r="Q20" s="8"/>
       <c r="R20" s="8">
-        <v>5.6325573315793038</v>
+        <v>5.6322211465975744</v>
       </c>
       <c r="S20" s="8">
         <v>5.1438590452953283</v>
       </c>
     </row>
     <row r="21" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="G21" s="11"/>
+      <c r="A21" s="24">
+        <v>2025</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" s="6">
+        <v>11.803911356429909</v>
+      </c>
+      <c r="D21" s="6">
+        <v>15.015972286202258</v>
+      </c>
+      <c r="E21" s="6">
+        <v>11.443293849040426</v>
+      </c>
+      <c r="F21" s="6">
+        <v>10.420970411529645</v>
+      </c>
+      <c r="H21" s="24">
+        <v>2025</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="6">
+        <v>6.3539590258147634</v>
+      </c>
+      <c r="K21" s="6">
+        <v>10.854446159630539</v>
+      </c>
+      <c r="L21" s="6">
+        <v>9.7923802020203539</v>
+      </c>
+      <c r="M21" s="6">
+        <v>8.7920477426992001</v>
+      </c>
+      <c r="N21" s="6">
+        <v>7.9939104328372697</v>
+      </c>
+      <c r="O21" s="6">
+        <v>7.1892641586209951</v>
+      </c>
+      <c r="P21" s="6">
+        <v>6.1275760104237236</v>
+      </c>
+      <c r="Q21" s="6"/>
+      <c r="R21" s="6">
+        <v>5.7444059293025198</v>
+      </c>
+      <c r="S21" s="6">
+        <v>5.4966252156294058</v>
+      </c>
     </row>
     <row r="22" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="F22" s="4" t="s">
+      <c r="A22" s="18"/>
+      <c r="B22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="8">
+        <v>11.661248584189025</v>
+      </c>
+      <c r="D22" s="8">
+        <v>15.893181208594434</v>
+      </c>
+      <c r="E22" s="8">
+        <v>11.347213449726857</v>
+      </c>
+      <c r="F22" s="8">
+        <v>10.021625800627621</v>
+      </c>
+      <c r="H22" s="18"/>
+      <c r="I22" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="J22" s="8">
+        <v>5.7561742403435368</v>
+      </c>
+      <c r="K22" s="8">
+        <v>10.46128013214528</v>
+      </c>
+      <c r="L22" s="8">
+        <v>9.3939891701772069</v>
+      </c>
+      <c r="M22" s="8">
+        <v>8.471796582097225</v>
+      </c>
+      <c r="N22" s="8">
+        <v>7.5681621534256616</v>
+      </c>
+      <c r="O22" s="8">
+        <v>6.5832281457958937</v>
+      </c>
+      <c r="P22" s="8">
+        <v>5.6661198469036087</v>
+      </c>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="8">
+        <v>5.3673734719348403</v>
+      </c>
+      <c r="S22" s="8">
+        <v>4.715745915559526</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G23" s="11"/>
+    </row>
+    <row r="24" spans="1:19" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F24" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="H22" s="18" t="s">
+      <c r="H24" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="I22" s="18"/>
-[...31 lines deleted...]
-      <c r="S26" s="4" t="s">
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D26" s="4"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+    </row>
+    <row r="27" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="S28" s="4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-    <row r="59" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G31" s="11"/>
+    </row>
+    <row r="34" spans="7:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="G34" s="12"/>
+    </row>
+    <row r="35" spans="7:7" ht="13.5" thickTop="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="7:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="25">
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="H24:M26"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="H1:S1"/>
     <mergeCell ref="H2:S2"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:A6"/>
-    <mergeCell ref="A7:A8"/>
-[...3 lines deleted...]
-    <mergeCell ref="H22:M24"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="A13:A14"/>
-    <mergeCell ref="A17:A18"/>
-[...2 lines deleted...]
-    <mergeCell ref="H15:H16"/>
     <mergeCell ref="H13:H14"/>
+    <mergeCell ref="A7:A8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Energiepreis</vt:lpstr>