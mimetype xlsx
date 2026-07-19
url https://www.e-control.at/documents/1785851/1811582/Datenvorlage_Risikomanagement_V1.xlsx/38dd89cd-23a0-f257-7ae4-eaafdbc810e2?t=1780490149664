--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -14,116 +14,116 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\Volkswirtschaft\Erledigungen\lele\01 Projekte\19 - ElWG\Hedgingverpflichtungen\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Hedging\Risikomanagement Abfrage\Datenabfrage Website Versionen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73BABE39-2BD2-4EB5-B72A-9A7131AAC9A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="3OAvnfqu2R6iWFGxY8boOPG+Cvn5WJiVGA+YNQKuiokhZMXjQgH3+hBVU6VQsk2Te4+RaVQAdmD0k1BGSGsPNg==" workbookSaltValue="4KslHS6DkUzCzNb2bQbfcw==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6783ED08-4A7C-41AB-B2CC-19D27D3E0E18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="tYCGNFgctsskpK4SDMuKdrVbGIvltKVQXfDNX/kXveCzYQHcu0I1OkC4KXOfzZeDzm6FtbCfdqWc2h9R06qDHA==" workbookSaltValue="S16pfBaxvAl/hus7qE0t2g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="7230" yWindow="1950" windowWidth="39435" windowHeight="18975" activeTab="3" xr2:uid="{8B9CBE45-2994-4683-9DC6-1C174C8BD256}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="51840" windowHeight="21120" xr2:uid="{8B9CBE45-2994-4683-9DC6-1C174C8BD256}"/>
   </bookViews>
   <sheets>
     <sheet name="Deckblatt" sheetId="1" r:id="rId1"/>
     <sheet name="Vertrieb" sheetId="2" r:id="rId2"/>
     <sheet name="Beschaffung" sheetId="7" r:id="rId3"/>
     <sheet name="Liquiditätsbewertung" sheetId="10" r:id="rId4"/>
     <sheet name="L" sheetId="11" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Liquiditätsbewertung!$A$10:$D$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D39" i="10" l="1"/>
+  <c r="E11" i="7" l="1"/>
+  <c r="F11" i="7"/>
+  <c r="G11" i="7"/>
+  <c r="H11" i="7"/>
+  <c r="I11" i="7"/>
+  <c r="J11" i="7"/>
+  <c r="K11" i="7"/>
+  <c r="L11" i="7"/>
+  <c r="M11" i="7"/>
+  <c r="N11" i="7"/>
+  <c r="O11" i="7"/>
+  <c r="D11" i="7"/>
+  <c r="D39" i="10"/>
   <c r="E10" i="2"/>
   <c r="B13" i="1"/>
   <c r="B11" i="1"/>
   <c r="E28" i="2"/>
   <c r="E27" i="2"/>
   <c r="E26" i="2"/>
   <c r="E25" i="2"/>
   <c r="E24" i="2" l="1"/>
   <c r="D18" i="7" s="1"/>
-  <c r="O11" i="7"/>
-[...10 lines deleted...]
-  <c r="D11" i="7"/>
   <c r="F10" i="2"/>
   <c r="G10" i="2"/>
   <c r="H10" i="2"/>
   <c r="I10" i="2"/>
   <c r="J10" i="2"/>
   <c r="K10" i="2"/>
   <c r="L10" i="2"/>
   <c r="M10" i="2"/>
   <c r="N10" i="2"/>
   <c r="O10" i="2"/>
   <c r="P10" i="2"/>
   <c r="D16" i="7"/>
   <c r="F27" i="2"/>
   <c r="G27" i="2"/>
   <c r="H27" i="2"/>
   <c r="I27" i="2"/>
   <c r="J27" i="2"/>
   <c r="K27" i="2"/>
   <c r="L27" i="2"/>
   <c r="M27" i="2"/>
   <c r="N27" i="2"/>
   <c r="O27" i="2"/>
   <c r="P27" i="2"/>
   <c r="F26" i="2"/>
   <c r="G26" i="2"/>
@@ -338,51 +338,51 @@
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t>Kähn Lukas:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Liste erweiterbar.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="470" uniqueCount="431">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="460" uniqueCount="421">
   <si>
     <t>Kontaktadresse:</t>
   </si>
   <si>
     <t>Datenübermittlung mittels Fileshare:</t>
   </si>
   <si>
     <t>Betreff:</t>
   </si>
   <si>
     <t>Stromlieferant</t>
   </si>
   <si>
     <t>Unternehmen</t>
   </si>
   <si>
     <t xml:space="preserve"> Pflichtfeld!</t>
   </si>
   <si>
     <t xml:space="preserve">Sachbearbeiter  </t>
   </si>
   <si>
     <t>Telefonnummer</t>
   </si>
   <si>
@@ -684,92 +684,83 @@
   <si>
     <t>Elektrowerkgenossenschaft Hopfgarten reg.Gen.m.b.H.</t>
   </si>
   <si>
     <t>AT530011</t>
   </si>
   <si>
     <t>Energie AG Oberösterreich Businesskunden GmbH</t>
   </si>
   <si>
     <t>AT054000</t>
   </si>
   <si>
     <t>Energie AG Oberösterreich Öko GmbH</t>
   </si>
   <si>
     <t>AT030008</t>
   </si>
   <si>
     <t>Energie AG Oberösterreich Vertrieb GmbH</t>
   </si>
   <si>
     <t>AT003003</t>
   </si>
   <si>
-    <t>Energie AG Oberösterreich Vertrieb GmbH - sigi</t>
-[...1 lines deleted...]
-  <si>
     <t>AT110191</t>
   </si>
   <si>
     <t>Energie Graz GmbH &amp; Co KG</t>
   </si>
   <si>
     <t>AT008101</t>
   </si>
   <si>
     <t>Energie Klagenfurt GmbH</t>
   </si>
   <si>
     <t>AT610000</t>
   </si>
   <si>
     <t>Energie Ried GmbH</t>
   </si>
   <si>
     <t>AT003202</t>
   </si>
   <si>
     <t>Energie Steiermark Business GmbH</t>
   </si>
   <si>
     <t>AT110451</t>
   </si>
   <si>
     <t>Energie Steiermark Kunden GmbH</t>
   </si>
   <si>
     <t>AT008004</t>
   </si>
   <si>
-    <t>Energie Steiermark Natur GmbH</t>
-[...4 lines deleted...]
-  <si>
     <t>ENERGIEALLIANZ Austria GmbH</t>
   </si>
   <si>
     <t>AT011008</t>
   </si>
   <si>
     <t>Energieversorgung Kleinwalsertal</t>
   </si>
   <si>
     <t>AT687211</t>
   </si>
   <si>
     <t>Energieversorgungs GmbH</t>
   </si>
   <si>
     <t>AT003582</t>
   </si>
   <si>
     <t>Energy Services Handels- und Dienstleistungs G.m.b.H.</t>
   </si>
   <si>
     <t>AT540000</t>
   </si>
   <si>
     <t>Enstroga GmbH</t>
@@ -912,56 +903,50 @@
   <si>
     <t>Forstverwaltung Seehof GmbH</t>
   </si>
   <si>
     <t>AT002181</t>
   </si>
   <si>
     <t>GEN-I Vienna GmbH</t>
   </si>
   <si>
     <t>AT460001</t>
   </si>
   <si>
     <t>Gertraud Schafler GmbH</t>
   </si>
   <si>
     <t>AT008691</t>
   </si>
   <si>
     <t>GETEC Energie GmbH</t>
   </si>
   <si>
     <t>AT560001</t>
   </si>
   <si>
-    <t>Getzner, Mutter &amp; Cie. Gesellschaft m.b.H. &amp; Co. KG</t>
-[...4 lines deleted...]
-  <si>
     <t>go green energy GmbH &amp; Co KG</t>
   </si>
   <si>
     <t>AT081000</t>
   </si>
   <si>
     <t>goldgas GmbH</t>
   </si>
   <si>
     <t>AT112771</t>
   </si>
   <si>
     <t>Gottfried Wolf GmbH</t>
   </si>
   <si>
     <t>AT527011</t>
   </si>
   <si>
     <t>Grünwelt Energie GmbH</t>
   </si>
   <si>
     <t>AT112731</t>
   </si>
   <si>
     <t>Gutmann GmbH</t>
@@ -1134,56 +1119,50 @@
   <si>
     <t>Marktgemeinde Neumarkt Versorgungsbetriebsges.m.b.H.</t>
   </si>
   <si>
     <t>AT008421</t>
   </si>
   <si>
     <t>MAXENERGY Austria Handels GmbH</t>
   </si>
   <si>
     <t>AT110861</t>
   </si>
   <si>
     <t>MeinAlpenStrom GmbH</t>
   </si>
   <si>
     <t>AT112040</t>
   </si>
   <si>
     <t>MFGK Austria GmbH</t>
   </si>
   <si>
     <t>AT113801</t>
   </si>
   <si>
-    <t>Montafonerbahn Aktiengesellschaft</t>
-[...4 lines deleted...]
-  <si>
     <t>MONTANA Energie-Handel AT GmbH</t>
   </si>
   <si>
     <t>AT112151</t>
   </si>
   <si>
     <t>Murauer Stadtwerke Gesellschaft m.b.H.</t>
   </si>
   <si>
     <t>AT008431</t>
   </si>
   <si>
     <t>MyElectric Energievertriebs- und -dienstleistungs GmbH</t>
   </si>
   <si>
     <t>AT071000</t>
   </si>
   <si>
     <t>Naturkraft Energievertriebsgesellschaft m.b.H.</t>
   </si>
   <si>
     <t>AT011002</t>
   </si>
   <si>
     <t>NGEN GmbH</t>
@@ -1248,56 +1227,50 @@
   <si>
     <t>Revertera'sches Elektrizitätswerk</t>
   </si>
   <si>
     <t>AT003541</t>
   </si>
   <si>
     <t>RZ Pellets &amp; Ökostrom GmbH</t>
   </si>
   <si>
     <t>AT114241</t>
   </si>
   <si>
     <t>Salzburg AG für Energie, Verkehr und Telekommunikation</t>
   </si>
   <si>
     <t>AT004002</t>
   </si>
   <si>
     <t>Salzburg Ökoenergie GmbH</t>
   </si>
   <si>
     <t>AT004007</t>
   </si>
   <si>
-    <t>schlau-pv GmbH</t>
-[...4 lines deleted...]
-  <si>
     <t>Scholt Energy Control GmbH</t>
   </si>
   <si>
     <t>AT113571</t>
   </si>
   <si>
     <t>Schwarz, Wagendorffer &amp; Co. Elektrizitätswerk GmbH</t>
   </si>
   <si>
     <t>AT008851</t>
   </si>
   <si>
     <t>Solar Graz GmbH</t>
   </si>
   <si>
     <t>AT110361</t>
   </si>
   <si>
     <t>Spotty Smart Energy Partner GmbH</t>
   </si>
   <si>
     <t>AT113041</t>
   </si>
   <si>
     <t>Stadtbetriebe Mariazell Ges.m.b.H.</t>
@@ -1404,75 +1377,66 @@
   <si>
     <t>Stadtwerke Trofaiach Ges.m.b.H.</t>
   </si>
   <si>
     <t>AT008491</t>
   </si>
   <si>
     <t>Stadtwerke Voitsberg GmbH</t>
   </si>
   <si>
     <t>AT008121</t>
   </si>
   <si>
     <t>Stadtwerke Wörgl GmbH</t>
   </si>
   <si>
     <t>AT508011</t>
   </si>
   <si>
     <t>Sturm Energie GmbH</t>
   </si>
   <si>
     <t>AT112591</t>
   </si>
   <si>
-    <t>STW Vertriebs GmbH &amp; Co KG</t>
-[...4 lines deleted...]
-  <si>
     <t>switch Energievertriebsgesellschaft m.b.H.</t>
   </si>
   <si>
     <t>AT055000</t>
   </si>
   <si>
     <t>TIWAG-Tiroler Wasserkraft AG</t>
   </si>
   <si>
     <t>AT005001</t>
   </si>
   <si>
     <t>Tulln Energie GmbH</t>
   </si>
   <si>
     <t>AT113751</t>
-  </si>
-[...1 lines deleted...]
-    <t>VERBUND AG</t>
   </si>
   <si>
     <t>AT000002</t>
   </si>
   <si>
     <t>VERBUND Energy4Business GmbH</t>
   </si>
   <si>
     <t>AT000006</t>
   </si>
   <si>
     <t>VERBUND Energy4Future GmbH</t>
   </si>
   <si>
     <t>AT113621</t>
   </si>
   <si>
     <t>Wasserkraft Sölden eGen</t>
   </si>
   <si>
     <t>AT531011</t>
   </si>
   <si>
     <t>WEB energy sales GmbH</t>
   </si>
@@ -1517,53 +1481,50 @@
       <t xml:space="preserve">Hier nur auszufüllen, wenn </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>kein</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Vollversorgungsvertrag mit Preisabssicherung abgeschlossen wurde:</t>
     </r>
   </si>
   <si>
-    <t>Durchschnittlicher Beschaffungspreis für noch nicht beschaffte Mengen in Ct/kWh</t>
-[...1 lines deleted...]
-  <si>
     <t>Risikomanagement des Lieferanten</t>
   </si>
   <si>
     <t>Gesamter betrachteter Zeitraum</t>
   </si>
   <si>
     <t>Abgedeckte Kosten für den gesamten betrachteten Zeitraum in TEUR</t>
   </si>
   <si>
     <t>1. Vertrieb</t>
   </si>
   <si>
     <t>2. Beschaffung</t>
   </si>
   <si>
     <t>3. Liquiditätsbewertung</t>
   </si>
   <si>
     <t xml:space="preserve">[0] Kontrakte können über marktbeschaffte Mengen oder über vorhandene und sichergestellte Eigenproduktion (bitte Kosten dieser ebenfalls beachten und in den durchschnittlichen Preis pro kWh einbeziehen) abgesichert werden. </t>
   </si>
   <si>
     <t>Name der Absicherungsstrategie</t>
   </si>
   <si>
     <t>Kommentarfeld für den Lieferanten</t>
@@ -1628,96 +1589,105 @@
   <si>
     <t>Der Lieferant kann optional zur besseren Nachvollziehbarkeit seine aktuelle Beschaffungsstrategie rechts im Textfeld näher erläutern.</t>
   </si>
   <si>
     <t>[4] Alle Kontrakte, die keine Preisgarantie und keine Bindefrist haben und bei denen keine automatische Preisanpassung erfolgt.</t>
   </si>
   <si>
     <t>[6] Alle Kontrakte, die keine Preisgarantie und keine Bindefrist haben und sich regelmäßig an Marktpreise anpassen.</t>
   </si>
   <si>
     <t>Absicherungspflichtige Gesamtkosten in TEUR</t>
   </si>
   <si>
     <t>Gesamte Kostenabdeckung für absicherungspflichtige Gesamtkosten in TEUR</t>
   </si>
   <si>
     <t>Absicherungspflichtige Kosten</t>
   </si>
   <si>
     <t>Blaue Datenfelder sind vom Lieferanten auszufüllen.
 Hellgraue Felder füllen sich automatisch durch Ausfüllen der blauen Felder und sind daher nicht vom Lieferanten auszufüllen.
 Dunkelgraue Datenfelder enthalten Angaben und sind nicht vom Lieferanten auszufüllen
 Orange Zellen enthalten Ausfüllhilfen.</t>
   </si>
   <si>
-    <t>Persönlicher Link zum Datenraum wird der vom Lieferanten angegebenen Kontaktperson Anfang Juli 2026 von der Regulierungsbehörde übermittelt.</t>
-[...1 lines deleted...]
-  <si>
     <t>wettbewerb@e-control.at</t>
   </si>
   <si>
-    <t>Version 1.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Version der Vorlage: </t>
   </si>
   <si>
     <t>Im Block darunter listet der Lieferant seine weitere(n) Absicherungsstrategie(n) zur Deckung der verbleibenden absicherungspflichtigen Kosten auf, beschreibt sie jeweils kurz und trägt ein, welche Kosten die jeweilige Absicherungsstrategie abdeckt. Wie ein Lieferant die Kosten für absicherungspflichtige, noch offene Mengen anderweitig absichert, steht ihm grundsätzlich frei. Auch der (prognostizierte) zukünftige Cashflow durch den Vertrieb der absicherungspflichtigen Kontrakte kann als Absicherungsstrategie für noch offene Kosten dienen. Die gesamte Abdeckung durch die gelistete(n) Absicherungsstrategie(n) (Zeile 39) wird schließlich mit den absicherungspflichtigen Gesamtkosten verglichen und bewertet. Bei unplausiblen oder unverständlichen Angaben kann es jederzeit zu Nachfragen oder einer Detailprüfung kommen.</t>
   </si>
   <si>
     <t>Der Lieferant hat einen Vollversorgungsvertrag mit Preisabsicherung (auch für die noch nicht beschafften, absicherungspflichtigen Mengen) abgeschlossen und ist dadurch abgesichert</t>
   </si>
   <si>
     <t>Risikomanagement Lieferanten</t>
   </si>
   <si>
     <t>Stichtag (Datenstand)</t>
   </si>
   <si>
     <t>Durchschnittlich kontrahierter/fixierter Beschaffungspreis in Ct/kWh</t>
   </si>
   <si>
-    <t xml:space="preserve">Vertraglich vereinbarte, aber noch nicht beschaffte und nicht preislich fixierte Mengen in GWh </t>
-[...1 lines deleted...]
-  <si>
     <t>Bereits beschaffte und preislich fixierte Menge in GWh</t>
   </si>
   <si>
     <t xml:space="preserve">Bereits beschaffte und preislich fixierte Mengen für sonstige Kontrakte, die nicht absicherungspflichtig sind, werden als Sicherheit für die absicherungspflichtigen Mengen betrachtet. Dadurch reduziert sich die noch nicht beschaffte, absicherungspflichtige Menge. Vertraglich bereits vereinbarte, aber noch nicht preislich fixierte Mengen sind nicht hier, sondern im nächsten Datenblatt "Liquiditätsbewertung" einzutragen. </t>
   </si>
   <si>
     <t>Variable Ein-/Auszahlungen durch hinterlegte Sicherheiten für Handelsgeschäfte in TEUR</t>
   </si>
   <si>
     <t>Der Lieferant trägt hier die bis zum Stichtag beschafften und bereits preislich fixierte Mengen und den durchschnittlichen Beschaffungspreis für den jeweiligen Monat ein, jeweils aufgeteilt für Kontrakte mit Preisgarantie und mit Bindefrist sowie für sonstige Kontrakte. Als absicherungspflichtig werden lediglich Kontrakte mit Preisgarantie und mit Bindefrist verstanden.</t>
   </si>
   <si>
     <t>Lieferanten ohne Vollversorgungsvertrag mit Preisabsicherung haben Mengen, die aufgrund von Preisgarantie und Bindefrist geliefert werden müssen (wie unter Arbeitsblatt "Vertrieb", Zeile 24, berechnet), aber noch nicht beschafft wurden (wie unter Arbeitsblatt "Beschaffung", Zeile 18, berechnet), anderweitig abzusichern. Die Kosten für die ausstehenden, absicherungspflichtigen Mengen für den gesamten Zeitraum hat der Lieferant selbst zu bestimmen, indem er einen (prognostizierten) durchschnittlichen Beschaffungspreis auf Basis seiner eigenen Beschaffungsstrategie festlegt, der mit der absicherungspflichtigen Menge multipliziert wird. Absicherungspflichtige Mengen, die bereits vertraglich  vereinbart, aber noch nicht preislich fixiert wurden, sind gesondert einzutragen. Des Weiteren hat der Lieferant, falls vorhanden, seine Ein- bzw Auszahlungen durch hinterlegte Sicherheiten für Handelsgeschäfte für den gesamten Zeitraum von den Kosten für noch nicht beschaffte Mengen einzutragen. Durch diese Vorgehensweise definieren sich die für den gesamten Zeitraum absicherungspflichtigen Gesamtkosten für den betrachteten Zeitraum (Zeile 22).</t>
   </si>
   <si>
-    <t>Durchschnittlicher geschätzter Beschaffungspreis für vertraglich vereinbarte, aber noch nicht beschaffte und preislich fixierte Mengen in Ct/kWh</t>
+    <t xml:space="preserve">EP Energie Plus GmbH </t>
+  </si>
+  <si>
+    <t>Durchschnittlicher geschätzter Beschaffungspreis für noch nicht beschaffte und vertraglich noch nicht vereinbarte Mengen in Ct/kWh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sonstige vertraglich vereinbarte, aber noch nicht beschaffte und nicht preislich fixierte Mengen in GWh </t>
+  </si>
+  <si>
+    <t>Durchschnittlicher geschätzter Beschaffungspreis für sonstige vertraglich vereinbarte, aber noch nicht beschaffte und preislich fixierte Mengen in Ct/kWh</t>
+  </si>
+  <si>
+    <t>VERBUND Energy4Customers GmbH</t>
+  </si>
+  <si>
+    <t>Version 1.3</t>
+  </si>
+  <si>
+    <t>Persönlicher Link zum Datenraum wird der vom Lieferanten gemeldeten Kontaktperson von der Regulierungsbehörde übermittelt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="mmmm"/>
     <numFmt numFmtId="165" formatCode="#,##0\ "/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2360,51 +2330,51 @@
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="189">
+  <cellXfs count="186">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
@@ -2521,53 +2491,50 @@
     <xf numFmtId="0" fontId="26" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="16" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
@@ -2575,54 +2542,50 @@
     <xf numFmtId="0" fontId="16" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="15" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="16" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
@@ -2655,50 +2618,53 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="16" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="4" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="18" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="5" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="9" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="0" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="10" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="14" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="16" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="7" borderId="15" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2719,50 +2685,80 @@
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="8" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="6" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="4" borderId="3" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="4" borderId="8" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="4" borderId="6" xfId="3" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2809,198 +2805,160 @@
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
     <cellStyle name="Standard 2 2 2 2" xfId="3" xr:uid="{73DADD18-EE92-4252-A155-59AB4849C962}"/>
     <cellStyle name="Standard_Gas2007Jahr_PnSp" xfId="2" xr:uid="{6845103F-ED2E-48B8-9F7C-0976E8046864}"/>
@@ -3142,51 +3100,51 @@
         <a:xfrm>
           <a:off x="222250" y="69850"/>
           <a:ext cx="3492549" cy="866775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>130735</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>56029</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>3212353</xdr:colOff>
+      <xdr:colOff>3215528</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>835624</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Grafik 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E817541F-EBC0-468A-9329-7B0183DADB5A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="130735" y="56029"/>
@@ -3617,1611 +3575,1611 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wettbewerb@e-control.at" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30559705-629C-480E-9DC9-6EF833F1E332}">
   <dimension ref="A1:H42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="L37" sqref="L37"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35.5703125" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" customWidth="1"/>
     <col min="5" max="5" width="45.42578125" customWidth="1"/>
     <col min="6" max="6" width="27" customWidth="1"/>
     <col min="7" max="7" width="25.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
     </row>
     <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="4" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>403</v>
+      </c>
+      <c r="C3" s="79" t="s">
+        <v>419</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="2"/>
     </row>
     <row r="4" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="26" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
     </row>
     <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
     </row>
     <row r="6" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="25" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
     </row>
     <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="7"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
     </row>
     <row r="8" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="99" t="s">
+      <c r="A8" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="100"/>
+      <c r="B8" s="99"/>
       <c r="C8" s="2"/>
       <c r="D8" s="8"/>
-      <c r="E8" s="108" t="s">
+      <c r="E8" s="107" t="s">
         <v>28</v>
       </c>
-      <c r="F8" s="90" t="s">
-[...3 lines deleted...]
-      <c r="H8" s="92"/>
+      <c r="F8" s="89" t="s">
+        <v>401</v>
+      </c>
+      <c r="G8" s="90"/>
+      <c r="H8" s="91"/>
     </row>
     <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="60">
+      <c r="B9" s="59">
         <v>46266</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="D9" s="8"/>
-      <c r="E9" s="108"/>
-[...2 lines deleted...]
-      <c r="H9" s="95"/>
+      <c r="E9" s="107"/>
+      <c r="F9" s="92"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="94"/>
     </row>
     <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="20" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="B10" s="56"/>
+        <v>407</v>
+      </c>
+      <c r="B10" s="55"/>
       <c r="C10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="2"/>
-      <c r="E10" s="108"/>
-[...2 lines deleted...]
-      <c r="H10" s="95"/>
+      <c r="E10" s="107"/>
+      <c r="F10" s="92"/>
+      <c r="G10" s="93"/>
+      <c r="H10" s="94"/>
     </row>
     <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="85" t="s">
+      <c r="A11" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="78" t="str">
+      <c r="B11" s="76" t="str">
         <f>IF(ISBLANK(B10),"", TEXT(EDATE(B10,1),"MM.JJJJ") &amp; " – " &amp; TEXT(EDATE(B10,12),"MM.JJJJ"))</f>
         <v/>
       </c>
       <c r="C11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D11" s="2"/>
-      <c r="E11" s="108"/>
-[...2 lines deleted...]
-      <c r="H11" s="95"/>
+      <c r="E11" s="107"/>
+      <c r="F11" s="92"/>
+      <c r="G11" s="93"/>
+      <c r="H11" s="94"/>
     </row>
     <row r="12" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="86" t="s">
+      <c r="A12" s="84" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D12" s="2"/>
-      <c r="E12" s="108"/>
-[...2 lines deleted...]
-      <c r="H12" s="95"/>
+      <c r="E12" s="107"/>
+      <c r="F12" s="92"/>
+      <c r="G12" s="93"/>
+      <c r="H12" s="94"/>
     </row>
     <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="87" t="s">
+      <c r="A13" s="85" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="58" t="str">
-[...1 lines deleted...]
-                MATCH(B12,L!A$8:A$179,0)),
+      <c r="B13" s="57" t="str">
+        <f>IFERROR(INDEX(L!B$8:B$174,
+                MATCH(B12,L!A$8:A$174,0)),
            "")</f>
         <v/>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="2"/>
-      <c r="E13" s="108"/>
-[...2 lines deleted...]
-      <c r="H13" s="95"/>
+      <c r="E13" s="107"/>
+      <c r="F13" s="92"/>
+      <c r="G13" s="93"/>
+      <c r="H13" s="94"/>
     </row>
     <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="9"/>
       <c r="D14" s="2"/>
-      <c r="E14" s="108"/>
-[...2 lines deleted...]
-      <c r="H14" s="95"/>
+      <c r="E14" s="107"/>
+      <c r="F14" s="92"/>
+      <c r="G14" s="93"/>
+      <c r="H14" s="94"/>
     </row>
     <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="9"/>
       <c r="D15" s="2"/>
-      <c r="E15" s="108"/>
-[...2 lines deleted...]
-      <c r="H15" s="95"/>
+      <c r="E15" s="107"/>
+      <c r="F15" s="92"/>
+      <c r="G15" s="93"/>
+      <c r="H15" s="94"/>
     </row>
     <row r="16" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="33"/>
       <c r="C16" s="1"/>
       <c r="D16" s="2"/>
-      <c r="E16" s="108"/>
-[...2 lines deleted...]
-      <c r="H16" s="95"/>
+      <c r="E16" s="107"/>
+      <c r="F16" s="92"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="94"/>
     </row>
     <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="10"/>
       <c r="B17" s="10"/>
       <c r="D17" s="11"/>
-      <c r="E17" s="108"/>
-[...2 lines deleted...]
-      <c r="H17" s="95"/>
+      <c r="E17" s="107"/>
+      <c r="F17" s="92"/>
+      <c r="G17" s="93"/>
+      <c r="H17" s="94"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="101" t="s">
-[...2 lines deleted...]
-      <c r="B18" s="105" t="s">
+      <c r="A18" s="100" t="s">
+        <v>375</v>
+      </c>
+      <c r="B18" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="E18" s="108"/>
-[...2 lines deleted...]
-      <c r="H18" s="95"/>
+      <c r="E18" s="107"/>
+      <c r="F18" s="92"/>
+      <c r="G18" s="93"/>
+      <c r="H18" s="94"/>
     </row>
     <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="102"/>
-[...4 lines deleted...]
-      <c r="H19" s="95"/>
+      <c r="A19" s="101"/>
+      <c r="B19" s="105"/>
+      <c r="E19" s="107"/>
+      <c r="F19" s="92"/>
+      <c r="G19" s="93"/>
+      <c r="H19" s="94"/>
     </row>
     <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="103"/>
-[...4 lines deleted...]
-      <c r="H20" s="95"/>
+      <c r="A20" s="102"/>
+      <c r="B20" s="105"/>
+      <c r="E20" s="107"/>
+      <c r="F20" s="92"/>
+      <c r="G20" s="93"/>
+      <c r="H20" s="94"/>
     </row>
     <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="103"/>
-[...4 lines deleted...]
-      <c r="H21" s="95"/>
+      <c r="A21" s="102"/>
+      <c r="B21" s="105"/>
+      <c r="E21" s="107"/>
+      <c r="F21" s="92"/>
+      <c r="G21" s="93"/>
+      <c r="H21" s="94"/>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="103"/>
-[...4 lines deleted...]
-      <c r="H22" s="95"/>
+      <c r="A22" s="102"/>
+      <c r="B22" s="105"/>
+      <c r="E22" s="107"/>
+      <c r="F22" s="92"/>
+      <c r="G22" s="93"/>
+      <c r="H22" s="94"/>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="103"/>
-[...4 lines deleted...]
-      <c r="H23" s="95"/>
+      <c r="A23" s="102"/>
+      <c r="B23" s="105"/>
+      <c r="E23" s="107"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="93"/>
+      <c r="H23" s="94"/>
     </row>
     <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="103"/>
-[...4 lines deleted...]
-      <c r="H24" s="95"/>
+      <c r="A24" s="102"/>
+      <c r="B24" s="105"/>
+      <c r="E24" s="107"/>
+      <c r="F24" s="92"/>
+      <c r="G24" s="93"/>
+      <c r="H24" s="94"/>
     </row>
     <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="104"/>
-[...4 lines deleted...]
-      <c r="H25" s="98"/>
+      <c r="A25" s="103"/>
+      <c r="B25" s="106"/>
+      <c r="E25" s="107"/>
+      <c r="F25" s="95"/>
+      <c r="G25" s="96"/>
+      <c r="H25" s="97"/>
     </row>
     <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="79"/>
-[...6 lines deleted...]
-      <c r="H28" s="79"/>
+      <c r="A28" s="77"/>
+      <c r="B28" s="77"/>
+      <c r="C28" s="77"/>
+      <c r="D28" s="77"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="77"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="77"/>
     </row>
     <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="79"/>
-[...6 lines deleted...]
-      <c r="H29" s="79"/>
+      <c r="A29" s="77"/>
+      <c r="B29" s="77"/>
+      <c r="C29" s="77"/>
+      <c r="D29" s="77"/>
+      <c r="E29" s="77"/>
+      <c r="F29" s="77"/>
+      <c r="G29" s="77"/>
+      <c r="H29" s="77"/>
     </row>
     <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="79"/>
-[...6 lines deleted...]
-      <c r="H30" s="79"/>
+      <c r="A30" s="77"/>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
+      <c r="D30" s="77"/>
+      <c r="E30" s="77"/>
+      <c r="F30" s="77"/>
+      <c r="G30" s="77"/>
+      <c r="H30" s="77"/>
     </row>
     <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="79"/>
-[...6 lines deleted...]
-      <c r="H31" s="79"/>
+      <c r="A31" s="77"/>
+      <c r="B31" s="77"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
+      <c r="G31" s="77"/>
+      <c r="H31" s="77"/>
     </row>
     <row r="32" spans="1:8" ht="32.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="79"/>
-[...6 lines deleted...]
-      <c r="H32" s="79"/>
+      <c r="A32" s="77"/>
+      <c r="B32" s="77"/>
+      <c r="C32" s="77"/>
+      <c r="D32" s="77"/>
+      <c r="E32" s="77"/>
+      <c r="F32" s="77"/>
+      <c r="G32" s="77"/>
+      <c r="H32" s="77"/>
     </row>
     <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="79"/>
-[...6 lines deleted...]
-      <c r="H33" s="79"/>
+      <c r="A33" s="77"/>
+      <c r="B33" s="77"/>
+      <c r="C33" s="77"/>
+      <c r="D33" s="77"/>
+      <c r="E33" s="77"/>
+      <c r="F33" s="77"/>
+      <c r="G33" s="77"/>
+      <c r="H33" s="77"/>
     </row>
     <row r="34" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="79"/>
-[...6 lines deleted...]
-      <c r="H34" s="79"/>
+      <c r="A34" s="77"/>
+      <c r="B34" s="77"/>
+      <c r="C34" s="77"/>
+      <c r="D34" s="77"/>
+      <c r="E34" s="77"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="77"/>
+      <c r="H34" s="77"/>
     </row>
     <row r="35" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="79"/>
-[...6 lines deleted...]
-      <c r="H35" s="79"/>
+      <c r="A35" s="77"/>
+      <c r="B35" s="77"/>
+      <c r="C35" s="77"/>
+      <c r="D35" s="77"/>
+      <c r="E35" s="77"/>
+      <c r="F35" s="77"/>
+      <c r="G35" s="77"/>
+      <c r="H35" s="77"/>
     </row>
     <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="79"/>
-[...6 lines deleted...]
-      <c r="H36" s="79"/>
+      <c r="A36" s="77"/>
+      <c r="B36" s="77"/>
+      <c r="C36" s="77"/>
+      <c r="D36" s="77"/>
+      <c r="E36" s="77"/>
+      <c r="F36" s="77"/>
+      <c r="G36" s="77"/>
+      <c r="H36" s="77"/>
     </row>
     <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="79"/>
-[...6 lines deleted...]
-      <c r="H37" s="79"/>
+      <c r="A37" s="77"/>
+      <c r="B37" s="77"/>
+      <c r="C37" s="77"/>
+      <c r="D37" s="77"/>
+      <c r="E37" s="77"/>
+      <c r="F37" s="77"/>
+      <c r="G37" s="77"/>
+      <c r="H37" s="77"/>
     </row>
     <row r="38" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="79"/>
-[...6 lines deleted...]
-      <c r="H38" s="79"/>
+      <c r="A38" s="77"/>
+      <c r="B38" s="77"/>
+      <c r="C38" s="77"/>
+      <c r="D38" s="77"/>
+      <c r="E38" s="77"/>
+      <c r="F38" s="77"/>
+      <c r="G38" s="77"/>
+      <c r="H38" s="77"/>
     </row>
     <row r="39" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="79"/>
-[...6 lines deleted...]
-      <c r="H39" s="79"/>
+      <c r="A39" s="77"/>
+      <c r="B39" s="77"/>
+      <c r="C39" s="77"/>
+      <c r="D39" s="77"/>
+      <c r="E39" s="77"/>
+      <c r="F39" s="77"/>
+      <c r="G39" s="77"/>
+      <c r="H39" s="77"/>
     </row>
     <row r="40" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="79"/>
-[...6 lines deleted...]
-      <c r="H40" s="79"/>
+      <c r="A40" s="77"/>
+      <c r="B40" s="77"/>
+      <c r="C40" s="77"/>
+      <c r="D40" s="77"/>
+      <c r="E40" s="77"/>
+      <c r="F40" s="77"/>
+      <c r="G40" s="77"/>
+      <c r="H40" s="77"/>
     </row>
     <row r="41" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="79"/>
-[...6 lines deleted...]
-      <c r="H41" s="79"/>
+      <c r="A41" s="77"/>
+      <c r="B41" s="77"/>
+      <c r="C41" s="77"/>
+      <c r="D41" s="77"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="77"/>
+      <c r="G41" s="77"/>
+      <c r="H41" s="77"/>
     </row>
     <row r="42" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="79"/>
-[...6 lines deleted...]
-      <c r="H42" s="79"/>
+      <c r="A42" s="77"/>
+      <c r="B42" s="77"/>
+      <c r="C42" s="77"/>
+      <c r="D42" s="77"/>
+      <c r="E42" s="77"/>
+      <c r="F42" s="77"/>
+      <c r="G42" s="77"/>
+      <c r="H42" s="77"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="5">
     <mergeCell ref="F8:H25"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A18:A25"/>
     <mergeCell ref="B18:B25"/>
     <mergeCell ref="E8:E25"/>
   </mergeCells>
   <conditionalFormatting sqref="B14:B16">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>AND(#REF!&lt;&gt;"",B14="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Korrektes Datenformat eintragen: DD.MM.YYY_x000a_Datum muss nach 01.01.2025 liegen." sqref="B10" xr:uid="{D06BA748-E7C1-4738-9EF4-AF2C3B828B9E}">
       <formula1>45658</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C4" r:id="rId1" xr:uid="{EF0FFA56-BA15-43D0-8766-716B8E754FD0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <legacyDrawing r:id="rId4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{4D7EE6F7-6499-46E8-ADA9-A99B432A8119}">
           <x14:formula1>
-            <xm:f>L!$A$8:$A$179</xm:f>
+            <xm:f>L!$A$8:$A$174</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C61987A-A97C-49F4-9740-41DC52687954}">
   <dimension ref="A1:X36"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+    <sheetView zoomScale="78" zoomScaleNormal="78" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.5703125" customWidth="1"/>
     <col min="2" max="2" width="69" customWidth="1"/>
     <col min="3" max="3" width="117.85546875" style="37" customWidth="1"/>
     <col min="4" max="4" width="35.28515625" style="37" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" customWidth="1"/>
     <col min="6" max="6" width="16.85546875" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" customWidth="1"/>
     <col min="8" max="8" width="15.42578125" customWidth="1"/>
     <col min="9" max="9" width="16.5703125" customWidth="1"/>
     <col min="10" max="10" width="16.140625" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" customWidth="1"/>
     <col min="12" max="12" width="15.85546875" customWidth="1"/>
     <col min="13" max="13" width="15.7109375" customWidth="1"/>
     <col min="14" max="14" width="18" customWidth="1"/>
     <col min="15" max="15" width="15.7109375" customWidth="1"/>
     <col min="16" max="16" width="17.5703125" customWidth="1"/>
     <col min="17" max="17" width="5.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="75.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:24" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A3" s="139" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="140"/>
+      <c r="A3" s="108" t="s">
+        <v>406</v>
+      </c>
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
       <c r="O3" s="14"/>
       <c r="P3" s="14"/>
     </row>
     <row r="4" spans="1:24" ht="24" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="139" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="140"/>
+      <c r="A4" s="108" t="s">
+        <v>370</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
       <c r="F4" s="14"/>
       <c r="G4" s="14"/>
       <c r="H4" s="14"/>
       <c r="I4" s="14"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="14"/>
       <c r="M4" s="14"/>
       <c r="N4" s="14"/>
       <c r="O4" s="14"/>
       <c r="P4" s="14"/>
     </row>
     <row r="5" spans="1:24" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="110" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="112"/>
+      <c r="A5" s="119" t="s">
+        <v>383</v>
+      </c>
+      <c r="B5" s="120"/>
+      <c r="C5" s="120"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="121"/>
       <c r="F5" s="14"/>
       <c r="G5" s="14"/>
       <c r="H5" s="14"/>
       <c r="I5" s="14"/>
       <c r="J5" s="14"/>
       <c r="K5" s="14"/>
       <c r="L5" s="14"/>
       <c r="M5" s="14"/>
       <c r="N5" s="14"/>
       <c r="O5" s="14"/>
       <c r="P5" s="14"/>
     </row>
     <row r="6" spans="1:24" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="144" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="146"/>
+      <c r="A6" s="113" t="s">
+        <v>394</v>
+      </c>
+      <c r="B6" s="114"/>
+      <c r="C6" s="114"/>
+      <c r="D6" s="114"/>
+      <c r="E6" s="115"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
       <c r="N6" s="14"/>
       <c r="O6" s="14"/>
       <c r="P6" s="14"/>
     </row>
     <row r="7" spans="1:24" ht="53.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="141" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="143"/>
+      <c r="A7" s="110" t="s">
+        <v>382</v>
+      </c>
+      <c r="B7" s="111"/>
+      <c r="C7" s="111"/>
+      <c r="D7" s="111"/>
+      <c r="E7" s="112"/>
       <c r="F7" s="14"/>
       <c r="G7" s="14"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="14"/>
       <c r="O7" s="14"/>
       <c r="P7" s="14"/>
     </row>
     <row r="8" spans="1:24" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A8" s="21"/>
       <c r="B8" s="22"/>
       <c r="E8" s="19"/>
       <c r="F8" s="14"/>
       <c r="G8" s="14"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="14"/>
       <c r="O8" s="14"/>
       <c r="P8" s="14"/>
     </row>
     <row r="9" spans="1:24" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="113" t="s">
+      <c r="A9" s="122" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="114"/>
-      <c r="C9" s="115"/>
+      <c r="B9" s="123"/>
+      <c r="C9" s="124"/>
       <c r="D9" s="38" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="E9" s="47">
         <v>1</v>
       </c>
       <c r="F9" s="47">
         <v>2</v>
       </c>
       <c r="G9" s="47">
         <v>3</v>
       </c>
       <c r="H9" s="47">
         <v>4</v>
       </c>
       <c r="I9" s="47">
         <v>5</v>
       </c>
       <c r="J9" s="47">
         <v>6</v>
       </c>
       <c r="K9" s="47">
         <v>7</v>
       </c>
       <c r="L9" s="47">
         <v>8</v>
       </c>
       <c r="M9" s="47">
         <v>9</v>
       </c>
       <c r="N9" s="47">
         <v>10</v>
       </c>
       <c r="O9" s="47">
         <v>11</v>
       </c>
       <c r="P9" s="47">
         <v>12</v>
       </c>
       <c r="Q9" s="37"/>
-      <c r="R9" s="109" t="s">
+      <c r="R9" s="118" t="s">
         <v>21</v>
       </c>
-      <c r="S9" s="109"/>
-[...4 lines deleted...]
-      <c r="X9" s="109"/>
+      <c r="S9" s="118"/>
+      <c r="T9" s="118"/>
+      <c r="U9" s="118"/>
+      <c r="V9" s="118"/>
+      <c r="W9" s="118"/>
+      <c r="X9" s="118"/>
     </row>
     <row r="10" spans="1:24" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="116"/>
-[...5 lines deleted...]
-      <c r="E10" s="80" t="str">
+      <c r="A10" s="125"/>
+      <c r="B10" s="126"/>
+      <c r="C10" s="127"/>
+      <c r="D10" s="56" t="s">
+        <v>385</v>
+      </c>
+      <c r="E10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="F10" s="80" t="str">
+      <c r="F10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="G10" s="80" t="str">
+      <c r="G10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="H10" s="80" t="str">
+      <c r="H10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="I10" s="80" t="str">
+      <c r="I10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="J10" s="80" t="str">
+      <c r="J10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="K10" s="80" t="str">
+      <c r="K10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="L10" s="80" t="str">
+      <c r="L10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="M10" s="80" t="str">
+      <c r="M10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="N10" s="80" t="str">
+      <c r="N10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="O10" s="80" t="str">
+      <c r="O10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="P10" s="80" t="str">
+      <c r="P10" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
                   COLUMN()-COLUMN($E$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
       <c r="Q10" s="37"/>
-      <c r="R10" s="123" t="s">
+      <c r="R10" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="S10" s="124"/>
-[...4 lines deleted...]
-      <c r="X10" s="125"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133"/>
+      <c r="V10" s="133"/>
+      <c r="W10" s="133"/>
+      <c r="X10" s="134"/>
     </row>
     <row r="11" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="135" t="s">
+      <c r="A11" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="122" t="s">
-        <v>389</v>
+      <c r="B11" s="131" t="s">
+        <v>376</v>
       </c>
       <c r="C11" s="47" t="s">
-        <v>391</v>
-[...13 lines deleted...]
-      <c r="P11" s="61"/>
+        <v>378</v>
+      </c>
+      <c r="D11" s="141"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="60"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="60"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="60"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="60"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="60"/>
       <c r="Q11" s="37"/>
-      <c r="R11" s="126"/>
-[...5 lines deleted...]
-      <c r="X11" s="128"/>
+      <c r="R11" s="135"/>
+      <c r="S11" s="136"/>
+      <c r="T11" s="136"/>
+      <c r="U11" s="136"/>
+      <c r="V11" s="136"/>
+      <c r="W11" s="136"/>
+      <c r="X11" s="137"/>
     </row>
     <row r="12" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="136"/>
-      <c r="B12" s="122"/>
+      <c r="A12" s="117"/>
+      <c r="B12" s="131"/>
       <c r="C12" s="47" t="s">
-        <v>392</v>
-[...13 lines deleted...]
-      <c r="P12" s="61"/>
+        <v>379</v>
+      </c>
+      <c r="D12" s="142"/>
+      <c r="E12" s="60"/>
+      <c r="F12" s="60"/>
+      <c r="G12" s="60"/>
+      <c r="H12" s="60"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="60"/>
+      <c r="L12" s="60"/>
+      <c r="M12" s="60"/>
+      <c r="N12" s="60"/>
+      <c r="O12" s="60"/>
+      <c r="P12" s="60"/>
       <c r="Q12" s="37"/>
-      <c r="R12" s="126"/>
-[...5 lines deleted...]
-      <c r="X12" s="128"/>
+      <c r="R12" s="135"/>
+      <c r="S12" s="136"/>
+      <c r="T12" s="136"/>
+      <c r="U12" s="136"/>
+      <c r="V12" s="136"/>
+      <c r="W12" s="136"/>
+      <c r="X12" s="137"/>
     </row>
     <row r="13" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="136"/>
-      <c r="B13" s="122"/>
+      <c r="A13" s="117"/>
+      <c r="B13" s="131"/>
       <c r="C13" s="47" t="s">
-        <v>393</v>
-[...13 lines deleted...]
-      <c r="P13" s="61"/>
+        <v>380</v>
+      </c>
+      <c r="D13" s="142"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="60"/>
       <c r="Q13" s="37"/>
-      <c r="R13" s="126"/>
-[...5 lines deleted...]
-      <c r="X13" s="128"/>
+      <c r="R13" s="135"/>
+      <c r="S13" s="136"/>
+      <c r="T13" s="136"/>
+      <c r="U13" s="136"/>
+      <c r="V13" s="136"/>
+      <c r="W13" s="136"/>
+      <c r="X13" s="137"/>
     </row>
     <row r="14" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="136"/>
-[...1 lines deleted...]
-        <v>390</v>
+      <c r="A14" s="117"/>
+      <c r="B14" s="144" t="s">
+        <v>377</v>
       </c>
       <c r="C14" s="47" t="s">
-        <v>391</v>
-[...13 lines deleted...]
-      <c r="P14" s="61"/>
+        <v>378</v>
+      </c>
+      <c r="D14" s="142"/>
+      <c r="E14" s="60"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="60"/>
+      <c r="M14" s="60"/>
+      <c r="N14" s="60"/>
+      <c r="O14" s="60"/>
+      <c r="P14" s="60"/>
       <c r="Q14" s="37"/>
-      <c r="R14" s="126"/>
-[...5 lines deleted...]
-      <c r="X14" s="128"/>
+      <c r="R14" s="135"/>
+      <c r="S14" s="136"/>
+      <c r="T14" s="136"/>
+      <c r="U14" s="136"/>
+      <c r="V14" s="136"/>
+      <c r="W14" s="136"/>
+      <c r="X14" s="137"/>
     </row>
     <row r="15" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="136"/>
-      <c r="B15" s="136"/>
+      <c r="A15" s="117"/>
+      <c r="B15" s="117"/>
       <c r="C15" s="47" t="s">
-        <v>392</v>
-[...13 lines deleted...]
-      <c r="P15" s="61"/>
+        <v>379</v>
+      </c>
+      <c r="D15" s="142"/>
+      <c r="E15" s="60"/>
+      <c r="F15" s="60"/>
+      <c r="G15" s="60"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="60"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="60"/>
+      <c r="P15" s="60"/>
       <c r="Q15" s="37"/>
-      <c r="R15" s="126"/>
-[...5 lines deleted...]
-      <c r="X15" s="128"/>
+      <c r="R15" s="135"/>
+      <c r="S15" s="136"/>
+      <c r="T15" s="136"/>
+      <c r="U15" s="136"/>
+      <c r="V15" s="136"/>
+      <c r="W15" s="136"/>
+      <c r="X15" s="137"/>
     </row>
     <row r="16" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="138"/>
-      <c r="B16" s="136"/>
+      <c r="A16" s="146"/>
+      <c r="B16" s="117"/>
       <c r="C16" s="47" t="s">
-        <v>393</v>
-[...13 lines deleted...]
-      <c r="P16" s="61"/>
+        <v>380</v>
+      </c>
+      <c r="D16" s="142"/>
+      <c r="E16" s="60"/>
+      <c r="F16" s="60"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="60"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="60"/>
+      <c r="M16" s="60"/>
+      <c r="N16" s="60"/>
+      <c r="O16" s="60"/>
+      <c r="P16" s="60"/>
       <c r="Q16" s="37"/>
-      <c r="R16" s="126"/>
-[...5 lines deleted...]
-      <c r="X16" s="128"/>
+      <c r="R16" s="135"/>
+      <c r="S16" s="136"/>
+      <c r="T16" s="136"/>
+      <c r="U16" s="136"/>
+      <c r="V16" s="136"/>
+      <c r="W16" s="136"/>
+      <c r="X16" s="137"/>
     </row>
     <row r="17" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="135" t="s">
+      <c r="A17" s="144" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="122" t="s">
-        <v>389</v>
+      <c r="B17" s="131" t="s">
+        <v>376</v>
       </c>
       <c r="C17" s="47" t="s">
-        <v>391</v>
-[...13 lines deleted...]
-      <c r="P17" s="61"/>
+        <v>378</v>
+      </c>
+      <c r="D17" s="142"/>
+      <c r="E17" s="60"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="60"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="60"/>
+      <c r="L17" s="60"/>
+      <c r="M17" s="60"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="60"/>
+      <c r="P17" s="60"/>
       <c r="Q17" s="37"/>
-      <c r="R17" s="126"/>
-[...5 lines deleted...]
-      <c r="X17" s="128"/>
+      <c r="R17" s="135"/>
+      <c r="S17" s="136"/>
+      <c r="T17" s="136"/>
+      <c r="U17" s="136"/>
+      <c r="V17" s="136"/>
+      <c r="W17" s="136"/>
+      <c r="X17" s="137"/>
     </row>
     <row r="18" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="136"/>
-      <c r="B18" s="122"/>
+      <c r="A18" s="117"/>
+      <c r="B18" s="131"/>
       <c r="C18" s="47" t="s">
-        <v>392</v>
-[...13 lines deleted...]
-      <c r="P18" s="61"/>
+        <v>379</v>
+      </c>
+      <c r="D18" s="142"/>
+      <c r="E18" s="60"/>
+      <c r="F18" s="60"/>
+      <c r="G18" s="60"/>
+      <c r="H18" s="60"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="60"/>
+      <c r="L18" s="60"/>
+      <c r="M18" s="60"/>
+      <c r="N18" s="60"/>
+      <c r="O18" s="60"/>
+      <c r="P18" s="60"/>
       <c r="Q18" s="37"/>
-      <c r="R18" s="126"/>
-[...5 lines deleted...]
-      <c r="X18" s="128"/>
+      <c r="R18" s="135"/>
+      <c r="S18" s="136"/>
+      <c r="T18" s="136"/>
+      <c r="U18" s="136"/>
+      <c r="V18" s="136"/>
+      <c r="W18" s="136"/>
+      <c r="X18" s="137"/>
     </row>
     <row r="19" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="136"/>
-      <c r="B19" s="122"/>
+      <c r="A19" s="117"/>
+      <c r="B19" s="131"/>
       <c r="C19" s="47" t="s">
-        <v>393</v>
-[...13 lines deleted...]
-      <c r="P19" s="61"/>
+        <v>380</v>
+      </c>
+      <c r="D19" s="142"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
       <c r="Q19" s="37"/>
-      <c r="R19" s="126"/>
-[...5 lines deleted...]
-      <c r="X19" s="128"/>
+      <c r="R19" s="135"/>
+      <c r="S19" s="136"/>
+      <c r="T19" s="136"/>
+      <c r="U19" s="136"/>
+      <c r="V19" s="136"/>
+      <c r="W19" s="136"/>
+      <c r="X19" s="137"/>
     </row>
     <row r="20" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="136"/>
-[...1 lines deleted...]
-        <v>390</v>
+      <c r="A20" s="117"/>
+      <c r="B20" s="144" t="s">
+        <v>377</v>
       </c>
       <c r="C20" s="47" t="s">
-        <v>391</v>
-[...13 lines deleted...]
-      <c r="P20" s="61"/>
+        <v>378</v>
+      </c>
+      <c r="D20" s="142"/>
+      <c r="E20" s="60"/>
+      <c r="F20" s="60"/>
+      <c r="G20" s="60"/>
+      <c r="H20" s="60"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="60"/>
+      <c r="L20" s="60"/>
+      <c r="M20" s="60"/>
+      <c r="N20" s="60"/>
+      <c r="O20" s="60"/>
+      <c r="P20" s="60"/>
       <c r="Q20" s="37"/>
-      <c r="R20" s="126"/>
-[...5 lines deleted...]
-      <c r="X20" s="128"/>
+      <c r="R20" s="135"/>
+      <c r="S20" s="136"/>
+      <c r="T20" s="136"/>
+      <c r="U20" s="136"/>
+      <c r="V20" s="136"/>
+      <c r="W20" s="136"/>
+      <c r="X20" s="137"/>
     </row>
     <row r="21" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="136"/>
-      <c r="B21" s="136"/>
+      <c r="A21" s="117"/>
+      <c r="B21" s="117"/>
       <c r="C21" s="47" t="s">
-        <v>392</v>
-[...13 lines deleted...]
-      <c r="P21" s="61"/>
+        <v>379</v>
+      </c>
+      <c r="D21" s="142"/>
+      <c r="E21" s="60"/>
+      <c r="F21" s="60"/>
+      <c r="G21" s="60"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="60"/>
+      <c r="N21" s="60"/>
+      <c r="O21" s="60"/>
+      <c r="P21" s="60"/>
       <c r="Q21" s="37"/>
-      <c r="R21" s="126"/>
-[...5 lines deleted...]
-      <c r="X21" s="128"/>
+      <c r="R21" s="135"/>
+      <c r="S21" s="136"/>
+      <c r="T21" s="136"/>
+      <c r="U21" s="136"/>
+      <c r="V21" s="136"/>
+      <c r="W21" s="136"/>
+      <c r="X21" s="137"/>
     </row>
     <row r="22" spans="1:24" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="137"/>
-      <c r="B22" s="137"/>
+      <c r="A22" s="145"/>
+      <c r="B22" s="145"/>
       <c r="C22" s="47" t="s">
-        <v>393</v>
-[...13 lines deleted...]
-      <c r="P22" s="61"/>
+        <v>380</v>
+      </c>
+      <c r="D22" s="142"/>
+      <c r="E22" s="60"/>
+      <c r="F22" s="60"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="60"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="60"/>
+      <c r="M22" s="60"/>
+      <c r="N22" s="60"/>
+      <c r="O22" s="60"/>
+      <c r="P22" s="60"/>
       <c r="Q22" s="37"/>
-      <c r="R22" s="126"/>
-[...5 lines deleted...]
-      <c r="X22" s="128"/>
+      <c r="R22" s="135"/>
+      <c r="S22" s="136"/>
+      <c r="T22" s="136"/>
+      <c r="U22" s="136"/>
+      <c r="V22" s="136"/>
+      <c r="W22" s="136"/>
+      <c r="X22" s="137"/>
     </row>
     <row r="23" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="138" t="s">
+      <c r="A23" s="146" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="119" t="s">
-[...5 lines deleted...]
-      <c r="D23" s="133"/>
+      <c r="B23" s="128" t="s">
+        <v>376</v>
+      </c>
+      <c r="C23" s="82" t="s">
+        <v>378</v>
+      </c>
+      <c r="D23" s="142"/>
       <c r="E23" s="43" t="str">
         <f>IF(AND(ISBLANK(E11),ISBLANK(E17)),"",E11+E17)</f>
         <v/>
       </c>
       <c r="F23" s="43" t="str">
         <f t="shared" ref="F23:P23" si="0">IF(AND(ISBLANK(F11),ISBLANK(F17)),"",F11+F17)</f>
         <v/>
       </c>
       <c r="G23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P23" s="43" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="Q23" s="37"/>
-      <c r="R23" s="126"/>
-[...5 lines deleted...]
-      <c r="X23" s="128"/>
+      <c r="R23" s="135"/>
+      <c r="S23" s="136"/>
+      <c r="T23" s="136"/>
+      <c r="U23" s="136"/>
+      <c r="V23" s="136"/>
+      <c r="W23" s="136"/>
+      <c r="X23" s="137"/>
     </row>
     <row r="24" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="122"/>
-      <c r="B24" s="120"/>
+      <c r="A24" s="131"/>
+      <c r="B24" s="129"/>
       <c r="C24" s="47" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D24" s="133"/>
+        <v>381</v>
+      </c>
+      <c r="D24" s="142"/>
       <c r="E24" s="45" t="str">
         <f>IF(AND(ISBLANK(E12),ISBLANK(E18)),"",E12+E18)</f>
         <v/>
       </c>
       <c r="F24" s="45" t="str">
         <f t="shared" ref="F24:P24" si="1">IF(AND(ISBLANK(F12),ISBLANK(F18)),"",F12+F18)</f>
         <v/>
       </c>
       <c r="G24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="K24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="L24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="M24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="N24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="O24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P24" s="45" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="Q24" s="37"/>
-      <c r="R24" s="126"/>
-[...5 lines deleted...]
-      <c r="X24" s="128"/>
+      <c r="R24" s="135"/>
+      <c r="S24" s="136"/>
+      <c r="T24" s="136"/>
+      <c r="U24" s="136"/>
+      <c r="V24" s="136"/>
+      <c r="W24" s="136"/>
+      <c r="X24" s="137"/>
     </row>
     <row r="25" spans="1:24" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="122"/>
-[...4 lines deleted...]
-      <c r="D25" s="133"/>
+      <c r="A25" s="131"/>
+      <c r="B25" s="130"/>
+      <c r="C25" s="81" t="s">
+        <v>380</v>
+      </c>
+      <c r="D25" s="142"/>
       <c r="E25" s="44" t="str">
         <f>IF(AND(ISBLANK(E13),ISBLANK(E19)),"",AVERAGE(E13,E19))</f>
         <v/>
       </c>
       <c r="F25" s="44" t="str">
         <f t="shared" ref="F25:P25" si="2">IF(AND(ISBLANK(F13),ISBLANK(F19)),"",AVERAGE(F13,F19))</f>
         <v/>
       </c>
       <c r="G25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="H25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="I25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="J25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="L25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="M25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="N25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="O25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="P25" s="44" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="Q25" s="37"/>
-      <c r="R25" s="126"/>
-[...5 lines deleted...]
-      <c r="X25" s="128"/>
+      <c r="R25" s="135"/>
+      <c r="S25" s="136"/>
+      <c r="T25" s="136"/>
+      <c r="U25" s="136"/>
+      <c r="V25" s="136"/>
+      <c r="W25" s="136"/>
+      <c r="X25" s="137"/>
     </row>
     <row r="26" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="122"/>
-[...1 lines deleted...]
-        <v>390</v>
+      <c r="A26" s="131"/>
+      <c r="B26" s="116" t="s">
+        <v>377</v>
       </c>
       <c r="C26" s="47" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D26" s="133"/>
+        <v>378</v>
+      </c>
+      <c r="D26" s="142"/>
       <c r="E26" s="43" t="str">
         <f>IF(AND(ISBLANK(E14),ISBLANK(E20)),"",E14+E20)</f>
         <v/>
       </c>
       <c r="F26" s="43" t="str">
         <f t="shared" ref="F26:P26" si="3">IF(AND(ISBLANK(F14),ISBLANK(F20)),"",F14+F20)</f>
         <v/>
       </c>
       <c r="G26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="H26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="I26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="J26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="K26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="M26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="N26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="O26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="P26" s="43" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="Q26" s="37"/>
-      <c r="R26" s="126"/>
-[...5 lines deleted...]
-      <c r="X26" s="128"/>
+      <c r="R26" s="135"/>
+      <c r="S26" s="136"/>
+      <c r="T26" s="136"/>
+      <c r="U26" s="136"/>
+      <c r="V26" s="136"/>
+      <c r="W26" s="136"/>
+      <c r="X26" s="137"/>
     </row>
     <row r="27" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="122"/>
-      <c r="B27" s="136"/>
+      <c r="A27" s="131"/>
+      <c r="B27" s="117"/>
       <c r="C27" s="47" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="D27" s="133"/>
+        <v>379</v>
+      </c>
+      <c r="D27" s="142"/>
       <c r="E27" s="45" t="str">
         <f>IF(AND(ISBLANK(E15),ISBLANK(E21)),"",E15+E21)</f>
         <v/>
       </c>
       <c r="F27" s="45" t="str">
         <f t="shared" ref="F27:P27" si="4">IF(AND(ISBLANK(F15),ISBLANK(F21)),"",F15+F21)</f>
         <v/>
       </c>
       <c r="G27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="H27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="I27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="J27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="K27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="L27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="N27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="O27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="P27" s="45" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="Q27" s="37"/>
-      <c r="R27" s="126"/>
-[...5 lines deleted...]
-      <c r="X27" s="128"/>
+      <c r="R27" s="135"/>
+      <c r="S27" s="136"/>
+      <c r="T27" s="136"/>
+      <c r="U27" s="136"/>
+      <c r="V27" s="136"/>
+      <c r="W27" s="136"/>
+      <c r="X27" s="137"/>
     </row>
     <row r="28" spans="1:24" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="122"/>
-      <c r="B28" s="136"/>
+      <c r="A28" s="131"/>
+      <c r="B28" s="117"/>
       <c r="C28" s="47" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="D28" s="134"/>
+        <v>380</v>
+      </c>
+      <c r="D28" s="143"/>
       <c r="E28" s="44" t="str">
         <f>IF(AND(ISBLANK(E16),ISBLANK(E22)),"",AVERAGE(E16,E22))</f>
         <v/>
       </c>
       <c r="F28" s="44" t="str">
         <f t="shared" ref="F28:P28" si="5">IF(AND(ISBLANK(F16),ISBLANK(F22)),"",AVERAGE(F16,F22))</f>
         <v/>
       </c>
       <c r="G28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="H28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="I28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="J28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="K28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="L28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="M28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="N28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="O28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="P28" s="44" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="Q28" s="37"/>
-      <c r="R28" s="129"/>
-[...5 lines deleted...]
-      <c r="X28" s="131"/>
+      <c r="R28" s="138"/>
+      <c r="S28" s="139"/>
+      <c r="T28" s="139"/>
+      <c r="U28" s="139"/>
+      <c r="V28" s="139"/>
+      <c r="W28" s="139"/>
+      <c r="X28" s="140"/>
     </row>
     <row r="29" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="54"/>
+      <c r="A29" s="53"/>
       <c r="B29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
       <c r="I29" s="37"/>
       <c r="J29" s="37"/>
       <c r="K29" s="37"/>
       <c r="L29" s="37"/>
       <c r="M29" s="37"/>
       <c r="N29" s="37"/>
       <c r="O29" s="37"/>
       <c r="P29" s="37"/>
       <c r="Q29" s="37"/>
     </row>
     <row r="30" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="54"/>
+      <c r="A30" s="53"/>
       <c r="B30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="37"/>
       <c r="K30" s="37"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
       <c r="P30" s="37"/>
       <c r="Q30" s="37"/>
     </row>
     <row r="31" spans="1:24" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="50" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
@@ -5252,725 +5210,725 @@
       <c r="O32" s="37"/>
       <c r="P32" s="37"/>
       <c r="Q32" s="37"/>
     </row>
     <row r="33" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="50" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="37"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="37"/>
       <c r="J33" s="37"/>
       <c r="K33" s="37"/>
       <c r="L33" s="37"/>
       <c r="M33" s="37"/>
       <c r="N33" s="37"/>
       <c r="O33" s="37"/>
       <c r="P33" s="37"/>
       <c r="Q33" s="37"/>
     </row>
     <row r="34" spans="1:17" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="50" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="B34" s="37"/>
       <c r="E34" s="37"/>
       <c r="F34" s="37"/>
       <c r="G34" s="37"/>
       <c r="H34" s="37"/>
       <c r="I34" s="37"/>
       <c r="J34" s="37"/>
       <c r="K34" s="37"/>
       <c r="L34" s="37"/>
       <c r="M34" s="37"/>
       <c r="N34" s="37"/>
       <c r="O34" s="37"/>
       <c r="P34" s="37"/>
       <c r="Q34" s="37"/>
     </row>
     <row r="35" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="50" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="37"/>
       <c r="E35" s="37"/>
       <c r="F35" s="37"/>
       <c r="G35" s="37"/>
       <c r="H35" s="37"/>
       <c r="I35" s="37"/>
       <c r="J35" s="37"/>
       <c r="K35" s="37"/>
       <c r="L35" s="37"/>
       <c r="M35" s="37"/>
       <c r="N35" s="37"/>
       <c r="O35" s="37"/>
       <c r="P35" s="37"/>
       <c r="Q35" s="37"/>
     </row>
     <row r="36" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="50" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="B36" s="37"/>
       <c r="E36" s="37"/>
       <c r="F36" s="37"/>
       <c r="G36" s="37"/>
       <c r="H36" s="37"/>
       <c r="I36" s="37"/>
       <c r="J36" s="37"/>
       <c r="K36" s="37"/>
       <c r="L36" s="37"/>
       <c r="M36" s="37"/>
       <c r="N36" s="37"/>
       <c r="O36" s="37"/>
       <c r="P36" s="37"/>
       <c r="Q36" s="37"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="18">
-    <mergeCell ref="A3:E3"/>
-[...3 lines deleted...]
-    <mergeCell ref="B26:B28"/>
     <mergeCell ref="R9:X9"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A9:C10"/>
     <mergeCell ref="B23:B25"/>
     <mergeCell ref="B17:B19"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="R10:X28"/>
     <mergeCell ref="D11:D28"/>
     <mergeCell ref="B14:B16"/>
     <mergeCell ref="B20:B22"/>
     <mergeCell ref="A23:A28"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="A11:A16"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="B26:B28"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E11:P22" xr:uid="{12CAA2BC-8064-4D0F-8A5C-2C2F67146F2C}">
       <formula1>0</formula1>
       <formula2>100000000000000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E60E4654-161D-48A6-BEB5-F402C9DA8BC2}">
   <dimension ref="A1:W27"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:D8"/>
+    <sheetView zoomScale="96" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="84.7109375" customWidth="1"/>
     <col min="2" max="2" width="101.28515625" customWidth="1"/>
     <col min="3" max="3" width="43.140625" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
     <col min="5" max="5" width="20.42578125" customWidth="1"/>
     <col min="6" max="6" width="19.7109375" customWidth="1"/>
     <col min="7" max="7" width="18.5703125" customWidth="1"/>
     <col min="8" max="8" width="18.140625" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" customWidth="1"/>
     <col min="10" max="10" width="19.7109375" customWidth="1"/>
     <col min="11" max="11" width="20.42578125" customWidth="1"/>
     <col min="12" max="12" width="20" customWidth="1"/>
     <col min="13" max="13" width="20.140625" customWidth="1"/>
     <col min="14" max="14" width="19.28515625" customWidth="1"/>
     <col min="15" max="15" width="19" customWidth="1"/>
     <col min="16" max="16" width="10" customWidth="1"/>
     <col min="17" max="17" width="10.140625" customWidth="1"/>
     <col min="23" max="23" width="16.85546875" customWidth="1"/>
     <col min="24" max="24" width="20.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="68.45" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:23" ht="25.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="152" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="153"/>
+      <c r="A3" s="151" t="s">
+        <v>406</v>
+      </c>
+      <c r="B3" s="152"/>
+      <c r="C3" s="152"/>
+      <c r="D3" s="152"/>
       <c r="E3" s="17"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
     </row>
     <row r="4" spans="1:23" ht="26.25" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="152" t="s">
-[...4 lines deleted...]
-      <c r="D4" s="153"/>
+      <c r="A4" s="151" t="s">
+        <v>371</v>
+      </c>
+      <c r="B4" s="152"/>
+      <c r="C4" s="152"/>
+      <c r="D4" s="152"/>
       <c r="E4" s="17"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
     </row>
     <row r="5" spans="1:23" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="154" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="156"/>
+      <c r="A5" s="153" t="s">
+        <v>383</v>
+      </c>
+      <c r="B5" s="154"/>
+      <c r="C5" s="154"/>
+      <c r="D5" s="155"/>
       <c r="E5" s="17"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
     </row>
     <row r="6" spans="1:23" ht="74.099999999999994" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="157" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="159"/>
+      <c r="A6" s="156" t="s">
+        <v>412</v>
+      </c>
+      <c r="B6" s="157"/>
+      <c r="C6" s="157"/>
+      <c r="D6" s="158"/>
       <c r="E6" s="17"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
     </row>
     <row r="7" spans="1:23" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="157" t="s">
-[...4 lines deleted...]
-      <c r="D7" s="159"/>
+      <c r="A7" s="156" t="s">
+        <v>410</v>
+      </c>
+      <c r="B7" s="157"/>
+      <c r="C7" s="157"/>
+      <c r="D7" s="158"/>
       <c r="E7" s="17"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
     </row>
     <row r="8" spans="1:23" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="160" t="s">
-[...4 lines deleted...]
-      <c r="D8" s="162"/>
+      <c r="A8" s="159" t="s">
+        <v>395</v>
+      </c>
+      <c r="B8" s="160"/>
+      <c r="C8" s="160"/>
+      <c r="D8" s="161"/>
       <c r="E8" s="17"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
     </row>
     <row r="9" spans="1:23" ht="27.75" x14ac:dyDescent="0.35">
       <c r="A9" s="28"/>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
     </row>
     <row r="10" spans="1:23" ht="18" x14ac:dyDescent="0.25">
-      <c r="A10" s="148" t="s">
+      <c r="A10" s="147" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="148"/>
+      <c r="B10" s="147"/>
       <c r="C10" s="47" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="D10" s="47">
         <v>1</v>
       </c>
       <c r="E10" s="47">
         <v>2</v>
       </c>
       <c r="F10" s="47">
         <v>3</v>
       </c>
       <c r="G10" s="47">
         <v>4</v>
       </c>
       <c r="H10" s="47">
         <v>5</v>
       </c>
       <c r="I10" s="47">
         <v>6</v>
       </c>
       <c r="J10" s="47">
         <v>7</v>
       </c>
       <c r="K10" s="47">
         <v>8</v>
       </c>
       <c r="L10" s="47">
         <v>9</v>
       </c>
       <c r="M10" s="47">
         <v>10</v>
       </c>
       <c r="N10" s="47">
         <v>11</v>
       </c>
       <c r="O10" s="47">
         <v>12</v>
       </c>
       <c r="P10" s="37"/>
-      <c r="Q10" s="109" t="s">
+      <c r="Q10" s="118" t="s">
         <v>27</v>
       </c>
-      <c r="R10" s="109"/>
-[...4 lines deleted...]
-      <c r="W10" s="109"/>
+      <c r="R10" s="118"/>
+      <c r="S10" s="118"/>
+      <c r="T10" s="118"/>
+      <c r="U10" s="118"/>
+      <c r="V10" s="118"/>
+      <c r="W10" s="118"/>
     </row>
     <row r="11" spans="1:23" ht="23.25" x14ac:dyDescent="0.25">
-      <c r="A11" s="117"/>
-      <c r="B11" s="117"/>
+      <c r="A11" s="126"/>
+      <c r="B11" s="126"/>
       <c r="C11" s="47" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="D11" s="80" t="str">
+        <v>385</v>
+      </c>
+      <c r="D11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="E11" s="80" t="str">
+      <c r="E11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="F11" s="80" t="str">
+      <c r="F11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="G11" s="80" t="str">
+      <c r="G11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="H11" s="80" t="str">
+      <c r="H11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="I11" s="80" t="str">
+      <c r="I11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="J11" s="80" t="str">
+      <c r="J11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="K11" s="80" t="str">
+      <c r="K11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="L11" s="80" t="str">
+      <c r="L11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="M11" s="80" t="str">
+      <c r="M11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="N11" s="80" t="str">
+      <c r="N11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
-      <c r="O11" s="80" t="str">
+      <c r="O11" s="78" t="str">
         <f>IF(ISBLANK(Deckblatt!$B$10),
       "",
       TEXT(EDATE(Deckblatt!$B$10,
-                  COLUMN()-COLUMN($E$10)+1),
+                  COLUMN()-COLUMN($D$10)+1),
            "MM.JJJJ"))</f>
         <v/>
       </c>
       <c r="P11" s="37"/>
-      <c r="Q11" s="123" t="s">
+      <c r="Q11" s="132" t="s">
         <v>18</v>
       </c>
-      <c r="R11" s="124"/>
-[...4 lines deleted...]
-      <c r="W11" s="125"/>
+      <c r="R11" s="133"/>
+      <c r="S11" s="133"/>
+      <c r="T11" s="133"/>
+      <c r="U11" s="133"/>
+      <c r="V11" s="133"/>
+      <c r="W11" s="134"/>
     </row>
     <row r="12" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="135" t="s">
-[...17 lines deleted...]
-      <c r="O12" s="62"/>
+      <c r="A12" s="144" t="s">
+        <v>376</v>
+      </c>
+      <c r="B12" s="80" t="s">
+        <v>409</v>
+      </c>
+      <c r="C12" s="148"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="61"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
       <c r="P12" s="37"/>
-      <c r="Q12" s="126"/>
-[...5 lines deleted...]
-      <c r="W12" s="128"/>
+      <c r="Q12" s="135"/>
+      <c r="R12" s="136"/>
+      <c r="S12" s="136"/>
+      <c r="T12" s="136"/>
+      <c r="U12" s="136"/>
+      <c r="V12" s="136"/>
+      <c r="W12" s="137"/>
     </row>
     <row r="13" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="138"/>
+      <c r="A13" s="146"/>
       <c r="B13" s="47" t="s">
-        <v>423</v>
-[...13 lines deleted...]
-      <c r="O13" s="62"/>
+        <v>408</v>
+      </c>
+      <c r="C13" s="149"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
       <c r="P13" s="37"/>
-      <c r="Q13" s="126"/>
-[...5 lines deleted...]
-      <c r="W13" s="128"/>
+      <c r="Q13" s="135"/>
+      <c r="R13" s="136"/>
+      <c r="S13" s="136"/>
+      <c r="T13" s="136"/>
+      <c r="U13" s="136"/>
+      <c r="V13" s="136"/>
+      <c r="W13" s="137"/>
     </row>
     <row r="14" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="122" t="s">
-        <v>406</v>
+      <c r="A14" s="131" t="s">
+        <v>393</v>
       </c>
       <c r="B14" s="47" t="s">
-        <v>425</v>
-[...13 lines deleted...]
-      <c r="O14" s="62"/>
+        <v>409</v>
+      </c>
+      <c r="C14" s="149"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
+      <c r="N14" s="61"/>
+      <c r="O14" s="61"/>
       <c r="P14" s="37"/>
-      <c r="Q14" s="126"/>
-[...5 lines deleted...]
-      <c r="W14" s="128"/>
+      <c r="Q14" s="135"/>
+      <c r="R14" s="136"/>
+      <c r="S14" s="136"/>
+      <c r="T14" s="136"/>
+      <c r="U14" s="136"/>
+      <c r="V14" s="136"/>
+      <c r="W14" s="137"/>
     </row>
     <row r="15" spans="1:23" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="122"/>
+      <c r="A15" s="131"/>
       <c r="B15" s="47" t="s">
-        <v>423</v>
-[...13 lines deleted...]
-      <c r="O15" s="63"/>
+        <v>408</v>
+      </c>
+      <c r="C15" s="149"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="62"/>
+      <c r="F15" s="62"/>
+      <c r="G15" s="62"/>
+      <c r="H15" s="62"/>
+      <c r="I15" s="62"/>
+      <c r="J15" s="62"/>
+      <c r="K15" s="62"/>
+      <c r="L15" s="62"/>
+      <c r="M15" s="62"/>
+      <c r="N15" s="62"/>
+      <c r="O15" s="62"/>
       <c r="P15" s="37"/>
-      <c r="Q15" s="126"/>
-[...5 lines deleted...]
-      <c r="W15" s="128"/>
+      <c r="Q15" s="135"/>
+      <c r="R15" s="136"/>
+      <c r="S15" s="136"/>
+      <c r="T15" s="136"/>
+      <c r="U15" s="136"/>
+      <c r="V15" s="136"/>
+      <c r="W15" s="137"/>
     </row>
     <row r="16" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="122" t="s">
+      <c r="A16" s="131" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="47" t="s">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="C16" s="150"/>
+        <v>386</v>
+      </c>
+      <c r="C16" s="149"/>
       <c r="D16" s="44" t="str">
-        <f t="shared" ref="D16:N16" si="0">IF(ISBLANK(D12),"",D12)</f>
+        <f>IF(ISBLANK(D12),"",D12)</f>
         <v/>
       </c>
       <c r="E16" s="44" t="str">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="E16:N16" si="0">IF(ISBLANK(E12),"",E12)</f>
         <v/>
       </c>
       <c r="F16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="H16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="J16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="K16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="L16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="M16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="N16" s="44" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="O16" s="44" t="str">
         <f>IF(ISBLANK(O12),"",O12)</f>
         <v/>
       </c>
       <c r="P16" s="37"/>
-      <c r="Q16" s="126"/>
-[...5 lines deleted...]
-      <c r="W16" s="128"/>
+      <c r="Q16" s="135"/>
+      <c r="R16" s="136"/>
+      <c r="S16" s="136"/>
+      <c r="T16" s="136"/>
+      <c r="U16" s="136"/>
+      <c r="V16" s="136"/>
+      <c r="W16" s="137"/>
     </row>
     <row r="17" spans="1:23" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="122"/>
+      <c r="A17" s="131"/>
       <c r="B17" s="47" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="C17" s="150"/>
+        <v>387</v>
+      </c>
+      <c r="C17" s="149"/>
       <c r="D17" s="46" t="str">
         <f>IF(AND(ISBLANK(D12),ISBLANK(D14)),"",D12+D14)</f>
         <v/>
       </c>
       <c r="E17" s="46" t="str">
         <f t="shared" ref="E17:O17" si="1">IF(AND(ISBLANK(E12),ISBLANK(E14)),"",E12+E14)</f>
         <v/>
       </c>
       <c r="F17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="I17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="K17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="L17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="M17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="N17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="O17" s="46" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="P17" s="37"/>
-      <c r="Q17" s="126"/>
-[...5 lines deleted...]
-      <c r="W17" s="128"/>
+      <c r="Q17" s="135"/>
+      <c r="R17" s="136"/>
+      <c r="S17" s="136"/>
+      <c r="T17" s="136"/>
+      <c r="U17" s="136"/>
+      <c r="V17" s="136"/>
+      <c r="W17" s="137"/>
     </row>
     <row r="18" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="122"/>
+      <c r="A18" s="131"/>
       <c r="B18" s="47" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="C18" s="151"/>
+        <v>388</v>
+      </c>
+      <c r="C18" s="150"/>
       <c r="D18" s="44" t="str">
         <f>IFERROR(
         IF(AND(ISBLANK(Vertrieb!E24),
                 ISBLANK(Beschaffung!D12),
                 ISBLANK(Beschaffung!D14)),
             "",
             Vertrieb!E24 - Beschaffung!D12 - Beschaffung!D14),
         "")</f>
         <v/>
       </c>
       <c r="E18" s="44" t="str">
         <f>IFERROR(
         IF(AND(ISBLANK(Vertrieb!F24),
                 ISBLANK(Beschaffung!E12),
                 ISBLANK(Beschaffung!E14)),
             "",
             Vertrieb!F24 - Beschaffung!E12 - Beschaffung!E14),
         "")</f>
         <v/>
       </c>
       <c r="F18" s="44" t="str">
         <f>IFERROR(
         IF(AND(ISBLANK(Vertrieb!G24),
                 ISBLANK(Beschaffung!F12),
                 ISBLANK(Beschaffung!F14)),
@@ -6048,728 +6006,721 @@
             Vertrieb!N24 - Beschaffung!M12 - Beschaffung!M14),
         "")</f>
         <v/>
       </c>
       <c r="N18" s="44" t="str">
         <f>IFERROR(
         IF(AND(ISBLANK(Vertrieb!O24),
                 ISBLANK(Beschaffung!N12),
                 ISBLANK(Beschaffung!N14)),
             "",
             Vertrieb!O24 - Beschaffung!N12 - Beschaffung!N14),
         "")</f>
         <v/>
       </c>
       <c r="O18" s="44" t="str">
         <f>IFERROR(
         IF(AND(ISBLANK(Vertrieb!P24),
                 ISBLANK(Beschaffung!O12),
                 ISBLANK(Beschaffung!O14)),
             "",
             Vertrieb!P24 - Beschaffung!O12 - Beschaffung!O14),
         "")</f>
         <v/>
       </c>
       <c r="P18" s="37"/>
-      <c r="Q18" s="129"/>
-[...5 lines deleted...]
-      <c r="W18" s="131"/>
+      <c r="Q18" s="138"/>
+      <c r="R18" s="139"/>
+      <c r="S18" s="139"/>
+      <c r="T18" s="139"/>
+      <c r="U18" s="139"/>
+      <c r="V18" s="139"/>
+      <c r="W18" s="140"/>
     </row>
     <row r="19" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A19" s="24"/>
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
     </row>
     <row r="20" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A20" s="24"/>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
     </row>
     <row r="21" spans="1:23" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A21" s="18" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
     </row>
     <row r="22" spans="1:23" ht="18" x14ac:dyDescent="0.25">
       <c r="A22" s="50" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="24"/>
     </row>
     <row r="23" spans="1:23" ht="18" x14ac:dyDescent="0.25">
       <c r="A23" s="50" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="18" x14ac:dyDescent="0.25">
       <c r="A24" s="50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:23" ht="18" x14ac:dyDescent="0.25">
       <c r="A25" s="50" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
     </row>
     <row r="27" spans="1:23" ht="18" x14ac:dyDescent="0.25">
       <c r="A27" s="23"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="13">
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="Q11:W18"/>
     <mergeCell ref="A10:B11"/>
     <mergeCell ref="C12:C18"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
     <mergeCell ref="A5:D5"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="Q10:W10"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="A12:A13"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D12:O15" xr:uid="{03DF7ED5-FD9F-4EF4-A0F1-E21731EB9EA4}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BD4F773-F8F0-4FFF-BDC9-BD1D19CF926F}">
   <dimension ref="A1:Q55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+    <sheetView zoomScale="52" zoomScaleNormal="52" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="98" customWidth="1"/>
     <col min="2" max="2" width="145" customWidth="1"/>
     <col min="3" max="3" width="70.28515625" customWidth="1"/>
-    <col min="4" max="4" width="98.5703125" customWidth="1"/>
+    <col min="4" max="4" width="109.5703125" customWidth="1"/>
     <col min="5" max="5" width="86.85546875" customWidth="1"/>
     <col min="6" max="6" width="67.42578125" customWidth="1"/>
     <col min="7" max="7" width="72.28515625" customWidth="1"/>
     <col min="8" max="8" width="64.42578125" customWidth="1"/>
     <col min="9" max="9" width="63.7109375" customWidth="1"/>
     <col min="11" max="11" width="80.28515625" customWidth="1"/>
     <col min="12" max="12" width="83.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="68.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="15"/>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
       <c r="H1" s="15"/>
       <c r="I1" s="15"/>
       <c r="J1" s="15"/>
       <c r="K1" s="15"/>
       <c r="L1" s="15"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
       <c r="G2" s="15"/>
       <c r="H2" s="15"/>
       <c r="I2" s="15"/>
       <c r="J2" s="15"/>
       <c r="K2" s="15"/>
       <c r="L2" s="15"/>
     </row>
     <row r="3" spans="1:17" ht="25.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="139" t="s">
-[...4 lines deleted...]
-      <c r="D3" s="140"/>
+      <c r="A3" s="108" t="s">
+        <v>406</v>
+      </c>
+      <c r="B3" s="109"/>
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="16"/>
       <c r="K3" s="16"/>
       <c r="L3" s="16"/>
       <c r="M3" s="16"/>
       <c r="N3" s="16"/>
       <c r="O3" s="16"/>
       <c r="P3" s="16"/>
       <c r="Q3" s="16"/>
     </row>
     <row r="4" spans="1:17" ht="26.25" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="139" t="s">
-[...4 lines deleted...]
-      <c r="D4" s="140"/>
+      <c r="A4" s="108" t="s">
+        <v>372</v>
+      </c>
+      <c r="B4" s="109"/>
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
       <c r="E4" s="16"/>
       <c r="F4" s="16"/>
       <c r="G4" s="16"/>
       <c r="H4" s="16"/>
       <c r="I4" s="16"/>
       <c r="J4" s="16"/>
       <c r="K4" s="16"/>
       <c r="L4" s="16"/>
       <c r="M4" s="16"/>
       <c r="N4" s="16"/>
       <c r="O4" s="16"/>
       <c r="P4" s="16"/>
       <c r="Q4" s="16"/>
     </row>
     <row r="5" spans="1:17" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="172" t="s">
-[...4 lines deleted...]
-      <c r="D5" s="174"/>
+      <c r="A5" s="175" t="s">
+        <v>383</v>
+      </c>
+      <c r="B5" s="176"/>
+      <c r="C5" s="176"/>
+      <c r="D5" s="177"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
     </row>
     <row r="6" spans="1:17" ht="59.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="167" t="s">
-[...4 lines deleted...]
-      <c r="D6" s="169"/>
+      <c r="A6" s="172" t="s">
+        <v>389</v>
+      </c>
+      <c r="B6" s="173"/>
+      <c r="C6" s="173"/>
+      <c r="D6" s="174"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="16"/>
     </row>
     <row r="7" spans="1:17" ht="129.94999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="167" t="s">
-[...4 lines deleted...]
-      <c r="D7" s="169"/>
+      <c r="A7" s="172" t="s">
+        <v>413</v>
+      </c>
+      <c r="B7" s="173"/>
+      <c r="C7" s="173"/>
+      <c r="D7" s="174"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
     </row>
     <row r="8" spans="1:17" ht="107.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A8" s="175" t="s">
-[...4 lines deleted...]
-      <c r="D8" s="177"/>
+      <c r="A8" s="178" t="s">
+        <v>404</v>
+      </c>
+      <c r="B8" s="179"/>
+      <c r="C8" s="179"/>
+      <c r="D8" s="180"/>
       <c r="E8" s="16"/>
       <c r="F8" s="16"/>
       <c r="G8" s="16"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
     </row>
     <row r="9" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A9" s="29"/>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
     </row>
     <row r="10" spans="1:17" ht="96" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="59" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="64"/>
+      <c r="A10" s="58" t="s">
+        <v>405</v>
+      </c>
+      <c r="B10" s="63"/>
       <c r="C10" s="9" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
       <c r="L10" s="15"/>
     </row>
     <row r="11" spans="1:17" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A11" s="29"/>
       <c r="C11" s="15"/>
       <c r="D11" s="18"/>
       <c r="E11" s="18"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
     </row>
     <row r="12" spans="1:17" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A12" s="48" t="s">
-        <v>378</v>
+        <v>366</v>
       </c>
       <c r="B12" s="39"/>
       <c r="C12" s="18"/>
       <c r="D12" s="18"/>
       <c r="E12" s="18"/>
       <c r="G12" s="15"/>
       <c r="H12" s="15"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="15"/>
     </row>
     <row r="13" spans="1:17" ht="18" x14ac:dyDescent="0.25">
-      <c r="A13" s="122" t="s">
-[...3 lines deleted...]
-      <c r="C13" s="122"/>
+      <c r="A13" s="131" t="s">
+        <v>400</v>
+      </c>
+      <c r="B13" s="131"/>
+      <c r="C13" s="131"/>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
     </row>
     <row r="14" spans="1:17" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="122"/>
-[...1 lines deleted...]
-      <c r="C14" s="122"/>
+      <c r="A14" s="131"/>
+      <c r="B14" s="131"/>
+      <c r="C14" s="131"/>
       <c r="D14" s="47" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="E14" s="50"/>
     </row>
     <row r="15" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="183" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="179"/>
+      <c r="A15" s="169" t="s">
+        <v>392</v>
+      </c>
+      <c r="B15" s="129" t="s">
+        <v>365</v>
+      </c>
+      <c r="C15" s="163"/>
       <c r="D15" s="51" t="str">
         <f>IF(COUNTBLANK(Beschaffung!D18:O18)=12,"",SUM(Beschaffung!D18:O18))</f>
         <v/>
       </c>
       <c r="E15" s="50"/>
     </row>
     <row r="16" spans="1:17" ht="18" x14ac:dyDescent="0.25">
-      <c r="A16" s="115"/>
-[...4 lines deleted...]
-      <c r="D16" s="65"/>
+      <c r="A16" s="124"/>
+      <c r="B16" s="129" t="s">
+        <v>415</v>
+      </c>
+      <c r="C16" s="163"/>
+      <c r="D16" s="64"/>
       <c r="E16" s="50"/>
     </row>
     <row r="17" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A17" s="115"/>
-[...4 lines deleted...]
-      <c r="D17" s="65"/>
+      <c r="A17" s="124"/>
+      <c r="B17" s="167" t="s">
+        <v>416</v>
+      </c>
+      <c r="C17" s="168"/>
+      <c r="D17" s="64"/>
       <c r="E17" s="50"/>
     </row>
     <row r="18" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A18" s="115"/>
-[...4 lines deleted...]
-      <c r="D18" s="65"/>
+      <c r="A18" s="124"/>
+      <c r="B18" s="129" t="s">
+        <v>417</v>
+      </c>
+      <c r="C18" s="163"/>
+      <c r="D18" s="64"/>
       <c r="E18" s="50"/>
     </row>
     <row r="19" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A19" s="115"/>
-[...3 lines deleted...]
-      <c r="C19" s="89" t="s">
+      <c r="A19" s="124"/>
+      <c r="B19" s="164" t="s">
+        <v>411</v>
+      </c>
+      <c r="C19" s="87" t="s">
         <v>16</v>
       </c>
-      <c r="D19" s="66"/>
+      <c r="D19" s="65"/>
       <c r="E19" s="50"/>
     </row>
     <row r="20" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A20" s="115"/>
-[...1 lines deleted...]
-      <c r="C20" s="88" t="s">
+      <c r="A20" s="124"/>
+      <c r="B20" s="165"/>
+      <c r="C20" s="86" t="s">
         <v>17</v>
       </c>
-      <c r="D20" s="66"/>
+      <c r="D20" s="65"/>
       <c r="E20" s="50"/>
     </row>
     <row r="21" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A21" s="115"/>
-[...1 lines deleted...]
-      <c r="C21" s="88" t="s">
+      <c r="A21" s="124"/>
+      <c r="B21" s="166"/>
+      <c r="C21" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="D21" s="67"/>
+      <c r="D21" s="66"/>
       <c r="E21" s="50"/>
     </row>
     <row r="22" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A22" s="55"/>
-[...14 lines deleted...]
-      <c r="E22" s="50"/>
+      <c r="A22" s="54"/>
+      <c r="B22" s="129" t="s">
+        <v>398</v>
+      </c>
+      <c r="C22" s="163"/>
+      <c r="D22" s="88" t="str">
+        <f>IF(AND(D15="",D16="",D17="",D18="",D19="",D20="",D21=""),"",IF(D17&lt;0,"D17 muss positiv sein!",IF(AND(D15&lt;&gt;"",D15&lt;&gt;0,D16=""),"Preis zur Menge fehlt",IF(AND(D17&lt;&gt;"",D17&lt;&gt;0,D18=""),"Preis zur Menge fehlt",N(D15)*N(D16)*10+N(D17)*N(D18)*10+N(D19)+N(D20)+N(D21)))))</f>
+        <v/>
+      </c>
     </row>
     <row r="23" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A23" s="53"/>
+      <c r="A23" s="52"/>
       <c r="B23" s="49"/>
       <c r="C23" s="49"/>
       <c r="E23" s="50"/>
     </row>
     <row r="24" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A24" s="122" t="s">
-[...3 lines deleted...]
-      <c r="C24" s="122"/>
+      <c r="A24" s="131" t="s">
+        <v>367</v>
+      </c>
+      <c r="B24" s="131"/>
+      <c r="C24" s="131"/>
       <c r="D24" s="49"/>
       <c r="E24" s="50"/>
     </row>
     <row r="25" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="122"/>
-[...1 lines deleted...]
-      <c r="C25" s="122"/>
+      <c r="A25" s="131"/>
+      <c r="B25" s="131"/>
+      <c r="C25" s="131"/>
       <c r="D25" s="50"/>
       <c r="E25" s="50"/>
     </row>
     <row r="26" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="89" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="170" t="s">
+      <c r="A26" s="87" t="s">
+        <v>374</v>
+      </c>
+      <c r="B26" s="167" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="171"/>
+      <c r="C26" s="168"/>
       <c r="D26" s="40" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="E26" s="50"/>
     </row>
     <row r="27" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A27" s="61"/>
-[...2 lines deleted...]
-      <c r="D27" s="66"/>
+      <c r="A27" s="60"/>
+      <c r="B27" s="170"/>
+      <c r="C27" s="171"/>
+      <c r="D27" s="65"/>
       <c r="E27" s="50"/>
     </row>
     <row r="28" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A28" s="61"/>
-[...2 lines deleted...]
-      <c r="D28" s="66"/>
+      <c r="A28" s="60"/>
+      <c r="B28" s="170"/>
+      <c r="C28" s="171"/>
+      <c r="D28" s="65"/>
       <c r="E28" s="50"/>
     </row>
     <row r="29" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A29" s="61"/>
-[...2 lines deleted...]
-      <c r="D29" s="66"/>
+      <c r="A29" s="60"/>
+      <c r="B29" s="170"/>
+      <c r="C29" s="171"/>
+      <c r="D29" s="65"/>
       <c r="E29" s="50"/>
     </row>
     <row r="30" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A30" s="61"/>
-[...2 lines deleted...]
-      <c r="D30" s="66"/>
+      <c r="A30" s="60"/>
+      <c r="B30" s="170"/>
+      <c r="C30" s="171"/>
+      <c r="D30" s="65"/>
       <c r="E30" s="50"/>
     </row>
     <row r="31" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A31" s="61"/>
-[...2 lines deleted...]
-      <c r="D31" s="66"/>
+      <c r="A31" s="60"/>
+      <c r="B31" s="170"/>
+      <c r="C31" s="171"/>
+      <c r="D31" s="65"/>
       <c r="E31" s="50"/>
     </row>
     <row r="32" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A32" s="61"/>
-[...2 lines deleted...]
-      <c r="D32" s="66"/>
+      <c r="A32" s="60"/>
+      <c r="B32" s="170"/>
+      <c r="C32" s="171"/>
+      <c r="D32" s="65"/>
       <c r="E32" s="50"/>
     </row>
     <row r="33" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A33" s="61"/>
-[...2 lines deleted...]
-      <c r="D33" s="66"/>
+      <c r="A33" s="60"/>
+      <c r="B33" s="170"/>
+      <c r="C33" s="171"/>
+      <c r="D33" s="65"/>
       <c r="E33" s="50"/>
     </row>
     <row r="34" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A34" s="61"/>
-[...2 lines deleted...]
-      <c r="D34" s="66"/>
+      <c r="A34" s="60"/>
+      <c r="B34" s="170"/>
+      <c r="C34" s="171"/>
+      <c r="D34" s="65"/>
       <c r="E34" s="50"/>
     </row>
     <row r="35" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A35" s="68"/>
-[...2 lines deleted...]
-      <c r="D35" s="66"/>
+      <c r="A35" s="60"/>
+      <c r="B35" s="170"/>
+      <c r="C35" s="171"/>
+      <c r="D35" s="65"/>
       <c r="E35" s="50"/>
     </row>
     <row r="36" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A36" s="68"/>
-[...2 lines deleted...]
-      <c r="D36" s="66"/>
+      <c r="A36" s="60"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="171"/>
+      <c r="D36" s="65"/>
       <c r="E36" s="50"/>
     </row>
     <row r="37" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A37" s="68"/>
-[...2 lines deleted...]
-      <c r="D37" s="66"/>
+      <c r="A37" s="60"/>
+      <c r="B37" s="170"/>
+      <c r="C37" s="171"/>
+      <c r="D37" s="65"/>
       <c r="E37" s="50"/>
     </row>
     <row r="38" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A38" s="68"/>
-[...2 lines deleted...]
-      <c r="D38" s="66"/>
+      <c r="A38" s="60"/>
+      <c r="B38" s="170"/>
+      <c r="C38" s="171"/>
+      <c r="D38" s="65"/>
       <c r="E38" s="50"/>
     </row>
     <row r="39" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A39" s="72"/>
-[...4 lines deleted...]
-      <c r="D39" s="73" t="str">
+      <c r="A39" s="70"/>
+      <c r="B39" s="162" t="s">
+        <v>399</v>
+      </c>
+      <c r="C39" s="162"/>
+      <c r="D39" s="71" t="str">
         <f>IF(SUM(D27:D38)&lt;=0,"",SUM(D27:D38))</f>
         <v/>
       </c>
-      <c r="E39" s="71"/>
+      <c r="E39" s="69"/>
     </row>
     <row r="40" spans="1:12" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="72"/>
-[...2 lines deleted...]
-      <c r="D40" s="74"/>
+      <c r="A40" s="70"/>
+      <c r="B40" s="72"/>
+      <c r="C40" s="72"/>
+      <c r="D40" s="72"/>
     </row>
     <row r="41" spans="1:12" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="72"/>
-[...4 lines deleted...]
-      <c r="D41" s="73" t="str">
+      <c r="A41" s="70"/>
+      <c r="B41" s="162" t="s">
+        <v>390</v>
+      </c>
+      <c r="C41" s="162"/>
+      <c r="D41" s="71" t="str">
         <f>IF(AND(D22="",D39=""),
       "",
       IF(N(D39)&gt;=N(D22),
            "Ausreichend abgedeckt",
            "Nicht ausreichend abgedeckt"))</f>
         <v/>
       </c>
     </row>
     <row r="42" spans="1:12" ht="36.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="72"/>
-[...2 lines deleted...]
-      <c r="D42" s="75"/>
+      <c r="A42" s="70"/>
+      <c r="B42" s="70"/>
+      <c r="C42" s="70"/>
+      <c r="D42" s="73"/>
     </row>
     <row r="43" spans="1:12" ht="30.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="76"/>
-[...2 lines deleted...]
-      <c r="D43" s="75"/>
+      <c r="A43" s="74"/>
+      <c r="B43" s="70"/>
+      <c r="C43" s="70"/>
+      <c r="D43" s="73"/>
       <c r="E43" s="18"/>
     </row>
     <row r="44" spans="1:12" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A44" s="76"/>
-[...2 lines deleted...]
-      <c r="D44" s="77"/>
+      <c r="A44" s="74"/>
+      <c r="B44" s="74"/>
+      <c r="C44" s="74"/>
+      <c r="D44" s="75"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
     </row>
     <row r="45" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A45" s="76"/>
-[...2 lines deleted...]
-      <c r="D45" s="76"/>
+      <c r="A45" s="74"/>
+      <c r="B45" s="74"/>
+      <c r="C45" s="74"/>
+      <c r="D45" s="74"/>
       <c r="E45" s="15"/>
       <c r="F45" s="15"/>
       <c r="G45" s="15"/>
       <c r="H45" s="15"/>
       <c r="I45" s="15"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
       <c r="L45" s="15"/>
     </row>
     <row r="46" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A46" s="76"/>
-[...2 lines deleted...]
-      <c r="D46" s="76"/>
+      <c r="A46" s="74"/>
+      <c r="B46" s="74"/>
+      <c r="C46" s="74"/>
+      <c r="D46" s="74"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
       <c r="L46" s="15"/>
     </row>
     <row r="47" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A47" s="76"/>
-[...2 lines deleted...]
-      <c r="D47" s="76"/>
+      <c r="A47" s="74"/>
+      <c r="B47" s="74"/>
+      <c r="C47" s="74"/>
+      <c r="D47" s="74"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15"/>
       <c r="L47" s="15"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A48" s="76"/>
-[...2 lines deleted...]
-      <c r="D48" s="76"/>
+      <c r="A48" s="74"/>
+      <c r="B48" s="74"/>
+      <c r="C48" s="74"/>
+      <c r="D48" s="74"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
       <c r="J48" s="15"/>
       <c r="K48" s="15"/>
       <c r="L48" s="15"/>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="15"/>
       <c r="B49" s="15"/>
       <c r="C49" s="15"/>
       <c r="D49" s="15"/>
       <c r="E49" s="15"/>
       <c r="F49" s="15"/>
       <c r="G49" s="15"/>
       <c r="H49" s="15"/>
       <c r="I49" s="15"/>
       <c r="J49" s="15"/>
       <c r="K49" s="15"/>
       <c r="L49" s="15"/>
     </row>
     <row r="50" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A50" s="15"/>
@@ -6833,1526 +6784,1507 @@
       <c r="C54" s="15"/>
       <c r="D54" s="15"/>
       <c r="E54" s="15"/>
       <c r="F54" s="15"/>
       <c r="G54" s="15"/>
       <c r="H54" s="15"/>
       <c r="I54" s="15"/>
       <c r="J54" s="15"/>
       <c r="K54" s="15"/>
       <c r="L54" s="15"/>
     </row>
     <row r="55" spans="1:12" x14ac:dyDescent="0.25">
       <c r="B55" s="15"/>
       <c r="C55" s="15"/>
       <c r="D55" s="15"/>
       <c r="E55" s="15"/>
       <c r="F55" s="15"/>
       <c r="G55" s="15"/>
       <c r="H55" s="15"/>
       <c r="I55" s="15"/>
       <c r="J55" s="15"/>
       <c r="K55" s="15"/>
       <c r="L55" s="15"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0"/>
   <mergeCells count="30">
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A8:D8"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="A24:C25"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A13:C14"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B19:B21"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="A15:A21"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
-    <mergeCell ref="B33:C33"/>
-[...12 lines deleted...]
-    <mergeCell ref="A8:D8"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B10" xr:uid="{00B8708D-48E9-441F-83A9-FC080E6031B1}">
       <formula1>"JA,NEIN"</formula1>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D16:D21" xr:uid="{A1D27074-3E77-4AA9-B680-0CFE62365AF2}">
       <formula1>-100000000000000000000</formula1>
       <formula2>1E+27</formula2>
     </dataValidation>
-    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A27:D38" xr:uid="{3150B524-2F80-4C1B-AD24-7910B4CDDE47}">
+    <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D27:D38" xr:uid="{3150B524-2F80-4C1B-AD24-7910B4CDDE47}">
       <formula1>-1000000000000000000</formula1>
       <formula2>100000000000000000000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F19E85BC-39AF-41EB-BC69-803ED2BA7493}">
-  <dimension ref="A1:C232"/>
+  <dimension ref="A1:C227"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D6" sqref="A6:XFD232"/>
+    <sheetView zoomScale="72" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5:XFD227"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="80.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" style="41" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" style="8" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>29</v>
       </c>
     </row>
+    <row r="5" spans="1:3" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="184" t="s">
+      <c r="A6" s="181" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="186" t="s">
+      <c r="B6" s="183" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="188" t="s">
+      <c r="C6" s="185" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="185"/>
-[...1 lines deleted...]
-      <c r="C7" s="188"/>
+      <c r="A7" s="182"/>
+      <c r="B7" s="184"/>
+      <c r="C7" s="185"/>
     </row>
     <row r="8" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A8" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B8" s="69" t="s">
+      <c r="B8" s="67" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A9" s="42" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A10" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="70" t="s">
+      <c r="B10" s="68" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A11" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="70" t="s">
+      <c r="B11" s="68" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A12" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="70" t="s">
+      <c r="B12" s="68" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A13" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="70" t="s">
+      <c r="B13" s="68" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A14" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="B14" s="70" t="s">
+      <c r="B14" s="68" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A15" s="42" t="s">
         <v>47</v>
       </c>
-      <c r="B15" s="70" t="s">
+      <c r="B15" s="68" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:3" hidden="1" x14ac:dyDescent="0.25">
       <c r="A16" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="B16" s="70" t="s">
+      <c r="B16" s="68" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A17" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B17" s="70" t="s">
+      <c r="B17" s="68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A18" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="70" t="s">
+      <c r="B18" s="68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="70" t="s">
+      <c r="B19" s="68" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="70" t="s">
+      <c r="B20" s="68" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="70" t="s">
+      <c r="B21" s="68" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="22" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A22" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="B22" s="70" t="s">
+      <c r="B22" s="68" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A23" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="B23" s="70" t="s">
+      <c r="B23" s="68" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A24" s="42" t="s">
         <v>65</v>
       </c>
-      <c r="B24" s="70" t="s">
+      <c r="B24" s="68" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A25" s="42" t="s">
         <v>67</v>
       </c>
-      <c r="B25" s="70" t="s">
+      <c r="B25" s="68" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="42" t="s">
         <v>69</v>
       </c>
-      <c r="B26" s="70" t="s">
+      <c r="B26" s="68" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A27" s="42" t="s">
         <v>71</v>
       </c>
-      <c r="B27" s="70" t="s">
+      <c r="B27" s="68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A28" s="42" t="s">
         <v>73</v>
       </c>
-      <c r="B28" s="70" t="s">
+      <c r="B28" s="68" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A29" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="B29" s="70" t="s">
+      <c r="B29" s="68" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="30" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A30" s="42" t="s">
         <v>77</v>
       </c>
-      <c r="B30" s="70" t="s">
+      <c r="B30" s="68" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A31" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="B31" s="70" t="s">
+      <c r="B31" s="68" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A32" s="42" t="s">
         <v>81</v>
       </c>
-      <c r="B32" s="70" t="s">
+      <c r="B32" s="68" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A33" s="42" t="s">
         <v>83</v>
       </c>
-      <c r="B33" s="70" t="s">
+      <c r="B33" s="68" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="34" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A34" s="42" t="s">
         <v>85</v>
       </c>
-      <c r="B34" s="70" t="s">
+      <c r="B34" s="68" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="35" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A35" s="42" t="s">
         <v>87</v>
       </c>
-      <c r="B35" s="70" t="s">
+      <c r="B35" s="68" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A36" s="42" t="s">
         <v>89</v>
       </c>
-      <c r="B36" s="70" t="s">
+      <c r="B36" s="68" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="37" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A37" s="42" t="s">
         <v>91</v>
       </c>
-      <c r="B37" s="70" t="s">
+      <c r="B37" s="68" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="38" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A38" s="42" t="s">
         <v>93</v>
       </c>
-      <c r="B38" s="70" t="s">
+      <c r="B38" s="68" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="39" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A39" s="42" t="s">
         <v>95</v>
       </c>
-      <c r="B39" s="70" t="s">
+      <c r="B39" s="68" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A40" s="42" t="s">
         <v>97</v>
       </c>
-      <c r="B40" s="70" t="s">
+      <c r="B40" s="68" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="41" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A41" s="42" t="s">
         <v>99</v>
       </c>
-      <c r="B41" s="70" t="s">
+      <c r="B41" s="68" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A42" s="42" t="s">
         <v>101</v>
       </c>
-      <c r="B42" s="70" t="s">
+      <c r="B42" s="68" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A43" s="42" t="s">
         <v>103</v>
       </c>
-      <c r="B43" s="70" t="s">
+      <c r="B43" s="68" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="44" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A44" s="42" t="s">
         <v>105</v>
       </c>
-      <c r="B44" s="70" t="s">
+      <c r="B44" s="68" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="45" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A45" s="42" t="s">
         <v>107</v>
       </c>
-      <c r="B45" s="70" t="s">
+      <c r="B45" s="68" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A46" s="42" t="s">
+        <v>414</v>
+      </c>
+      <c r="B46" s="68" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A47" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="68" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="48" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A48" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="B48" s="68" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A49" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B49" s="68" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A50" s="42" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" s="68" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="51" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A51" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="68" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A52" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B52" s="68" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="53" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A53" s="42" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" s="68" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A54" s="42" t="s">
+        <v>124</v>
+      </c>
+      <c r="B54" s="68" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A55" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="B55" s="68" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A56" s="42" t="s">
+        <v>128</v>
+      </c>
+      <c r="B56" s="68" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A57" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B57" s="68" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="58" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A58" s="42" t="s">
+        <v>132</v>
+      </c>
+      <c r="B58" s="68" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="59" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A59" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="B59" s="68" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="60" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A60" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" s="68" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="61" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A61" s="42" t="s">
+        <v>138</v>
+      </c>
+      <c r="B61" s="68" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A62" s="42" t="s">
+        <v>140</v>
+      </c>
+      <c r="B62" s="68" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="63" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A63" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="B63" s="68" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="64" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A64" s="42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B64" s="68" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="65" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A65" s="42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B65" s="68" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A66" s="42" t="s">
+        <v>148</v>
+      </c>
+      <c r="B66" s="68" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A67" s="42" t="s">
+        <v>150</v>
+      </c>
+      <c r="B67" s="68" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="68" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A68" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B68" s="68" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A69" s="42" t="s">
+        <v>154</v>
+      </c>
+      <c r="B69" s="68" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A70" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B70" s="68" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="71" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A71" s="42" t="s">
+        <v>158</v>
+      </c>
+      <c r="B71" s="68" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A72" s="42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B72" s="68" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="73" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A73" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="B73" s="68" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="74" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A74" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="B74" s="68" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="75" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A75" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="B75" s="68" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="76" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A76" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B76" s="68" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="77" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A77" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B77" s="68" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="78" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A78" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B78" s="68" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A79" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B79" s="68" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="80" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A80" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="B80" s="68" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="81" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A81" s="42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B81" s="68" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A82" s="42" t="s">
+        <v>180</v>
+      </c>
+      <c r="B82" s="68" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="83" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A83" s="42" t="s">
+        <v>182</v>
+      </c>
+      <c r="B83" s="68" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A84" s="42" t="s">
+        <v>184</v>
+      </c>
+      <c r="B84" s="68" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="85" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A85" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="B85" s="68" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="86" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A86" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="B86" s="68" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A87" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="B87" s="68" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="88" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A88" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="B88" s="68" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="89" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A89" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="B89" s="68" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="90" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A90" s="42" t="s">
+        <v>196</v>
+      </c>
+      <c r="B90" s="68" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="91" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A91" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="B91" s="68" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A92" s="42" t="s">
+        <v>200</v>
+      </c>
+      <c r="B92" s="68" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="93" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A93" s="42" t="s">
+        <v>202</v>
+      </c>
+      <c r="B93" s="68" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="94" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A94" s="42" t="s">
+        <v>204</v>
+      </c>
+      <c r="B94" s="68" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="95" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A95" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="B95" s="68" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="96" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A96" s="42" t="s">
+        <v>208</v>
+      </c>
+      <c r="B96" s="68" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A97" s="42" t="s">
+        <v>210</v>
+      </c>
+      <c r="B97" s="68" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="98" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A98" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="B98" s="68" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="99" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A99" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="B99" s="68" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="100" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A100" s="42" t="s">
+        <v>216</v>
+      </c>
+      <c r="B100" s="68" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="101" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A101" s="42" t="s">
+        <v>218</v>
+      </c>
+      <c r="B101" s="68" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="102" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A102" s="42" t="s">
+        <v>220</v>
+      </c>
+      <c r="B102" s="68" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="103" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A103" s="42" t="s">
+        <v>222</v>
+      </c>
+      <c r="B103" s="68" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="104" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A104" s="42" t="s">
+        <v>224</v>
+      </c>
+      <c r="B104" s="68" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="105" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A105" s="42" t="s">
+        <v>226</v>
+      </c>
+      <c r="B105" s="68" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="106" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A106" s="42" t="s">
+        <v>228</v>
+      </c>
+      <c r="B106" s="68" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A107" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="B107" s="68" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="108" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A108" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="B108" s="68" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="109" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A109" s="42" t="s">
+        <v>234</v>
+      </c>
+      <c r="B109" s="68" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="110" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A110" s="42" t="s">
+        <v>236</v>
+      </c>
+      <c r="B110" s="68" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="111" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A111" s="42" t="s">
+        <v>238</v>
+      </c>
+      <c r="B111" s="68" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="112" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A112" s="42" t="s">
+        <v>240</v>
+      </c>
+      <c r="B112" s="68" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="113" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A113" s="42" t="s">
+        <v>242</v>
+      </c>
+      <c r="B113" s="68" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="114" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A114" s="42" t="s">
+        <v>244</v>
+      </c>
+      <c r="B114" s="68" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="115" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A115" s="42" t="s">
+        <v>246</v>
+      </c>
+      <c r="B115" s="68" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A116" s="42" t="s">
+        <v>248</v>
+      </c>
+      <c r="B116" s="68" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A117" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="B117" s="68" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="118" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A118" s="42" t="s">
+        <v>252</v>
+      </c>
+      <c r="B118" s="68" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="119" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A119" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="B119" s="68" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="120" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A120" s="42" t="s">
+        <v>256</v>
+      </c>
+      <c r="B120" s="68" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="121" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A121" s="42" t="s">
+        <v>258</v>
+      </c>
+      <c r="B121" s="68" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="122" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A122" s="42" t="s">
+        <v>260</v>
+      </c>
+      <c r="B122" s="68" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="123" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A123" s="42" t="s">
+        <v>262</v>
+      </c>
+      <c r="B123" s="68" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="124" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A124" s="42" t="s">
+        <v>264</v>
+      </c>
+      <c r="B124" s="68" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="125" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A125" s="42" t="s">
+        <v>266</v>
+      </c>
+      <c r="B125" s="68" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="126" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A126" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="B126" s="68" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="127" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A127" s="42" t="s">
+        <v>270</v>
+      </c>
+      <c r="B127" s="68" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A128" s="42" t="s">
+        <v>272</v>
+      </c>
+      <c r="B128" s="68" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="129" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A129" s="42" t="s">
+        <v>274</v>
+      </c>
+      <c r="B129" s="68" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="130" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A130" s="42" t="s">
+        <v>276</v>
+      </c>
+      <c r="B130" s="68" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="131" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A131" s="42" t="s">
+        <v>278</v>
+      </c>
+      <c r="B131" s="68" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="132" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A132" s="42" t="s">
+        <v>280</v>
+      </c>
+      <c r="B132" s="68" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="133" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A133" s="42" t="s">
+        <v>282</v>
+      </c>
+      <c r="B133" s="68" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="134" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A134" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="B134" s="68" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="135" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A135" s="42" t="s">
+        <v>286</v>
+      </c>
+      <c r="B135" s="68" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="136" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A136" s="42" t="s">
+        <v>288</v>
+      </c>
+      <c r="B136" s="68" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
     </row>
     <row r="137" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A137" s="42" t="s">
+        <v>290</v>
+      </c>
+      <c r="B137" s="68" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="138" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A138" s="42" t="s">
+        <v>292</v>
+      </c>
+      <c r="B138" s="68" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="139" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A139" s="42" t="s">
+        <v>294</v>
+      </c>
+      <c r="B139" s="68" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="140" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A140" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="B140" s="68" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="141" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A141" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="B141" s="68" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A142" s="42" t="s">
+        <v>300</v>
+      </c>
+      <c r="B142" s="68" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="143" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A143" s="42" t="s">
+        <v>302</v>
+      </c>
+      <c r="B143" s="68" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="144" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A144" s="42" t="s">
+        <v>304</v>
+      </c>
+      <c r="B144" s="68" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="145" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A145" s="42" t="s">
+        <v>306</v>
+      </c>
+      <c r="B145" s="68" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
     </row>
     <row r="146" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A146" s="42" t="s">
+        <v>308</v>
+      </c>
+      <c r="B146" s="68" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="147" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A147" s="42" t="s">
+        <v>310</v>
+      </c>
+      <c r="B147" s="68" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="148" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A148" s="42" t="s">
+        <v>312</v>
+      </c>
+      <c r="B148" s="68" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="149" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A149" s="42" t="s">
+        <v>314</v>
+      </c>
+      <c r="B149" s="68" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="150" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A150" s="42" t="s">
+        <v>316</v>
+      </c>
+      <c r="B150" s="68" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="151" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A151" s="42" t="s">
+        <v>318</v>
+      </c>
+      <c r="B151" s="68" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="152" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A152" s="42" t="s">
+        <v>320</v>
+      </c>
+      <c r="B152" s="68" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="153" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A153" s="42" t="s">
+        <v>322</v>
+      </c>
+      <c r="B153" s="68" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="154" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A154" s="42" t="s">
+        <v>324</v>
+      </c>
+      <c r="B154" s="68" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="155" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A155" s="42" t="s">
+        <v>326</v>
+      </c>
+      <c r="B155" s="68" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="156" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A156" s="42" t="s">
+        <v>328</v>
+      </c>
+      <c r="B156" s="68" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="157" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A157" s="42" t="s">
+        <v>330</v>
+      </c>
+      <c r="B157" s="68" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="158" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A158" s="42" t="s">
+        <v>332</v>
+      </c>
+      <c r="B158" s="68" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="159" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A159" s="42" t="s">
+        <v>334</v>
+      </c>
+      <c r="B159" s="68" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="160" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A160" s="42" t="s">
+        <v>336</v>
+      </c>
+      <c r="B160" s="68" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
     </row>
     <row r="161" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A161" s="42" t="s">
+        <v>338</v>
+      </c>
+      <c r="B161" s="68" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="162" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A162" s="42" t="s">
+        <v>340</v>
+      </c>
+      <c r="B162" s="68" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="163" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A163" s="42" t="s">
+        <v>342</v>
+      </c>
+      <c r="B163" s="68" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="164" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A164" s="42" t="s">
+        <v>344</v>
+      </c>
+      <c r="B164" s="68" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="165" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A165" s="42" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>418</v>
+      </c>
+      <c r="B165" s="68" t="s">
+        <v>346</v>
       </c>
     </row>
     <row r="166" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A166" s="42" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>347</v>
+      </c>
+      <c r="B166" s="68" t="s">
+        <v>348</v>
       </c>
     </row>
     <row r="167" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A167" s="42" t="s">
-        <v>351</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>349</v>
+      </c>
+      <c r="B167" s="68" t="s">
+        <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A168" s="42" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>351</v>
+      </c>
+      <c r="B168" s="68" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="169" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A169" s="42" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>353</v>
+      </c>
+      <c r="B169" s="68" t="s">
+        <v>354</v>
       </c>
     </row>
     <row r="170" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A170" s="42" t="s">
-        <v>357</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>355</v>
+      </c>
+      <c r="B170" s="68" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="171" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A171" s="42" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>357</v>
+      </c>
+      <c r="B171" s="68" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="172" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A172" s="42" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>359</v>
+      </c>
+      <c r="B172" s="68" t="s">
+        <v>360</v>
       </c>
     </row>
     <row r="173" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A173" s="42" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>361</v>
+      </c>
+      <c r="B173" s="68" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="174" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A174" s="42" t="s">
-        <v>365</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>363</v>
+      </c>
+      <c r="B174" s="68" t="s">
+        <v>364</v>
       </c>
     </row>
     <row r="175" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="42" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A175" s="42"/>
+      <c r="B175" s="42"/>
     </row>
     <row r="176" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="42" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A176" s="42"/>
+      <c r="B176" s="42"/>
     </row>
     <row r="177" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="42" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A177" s="42"/>
+      <c r="B177" s="42"/>
     </row>
     <row r="178" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="42" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A178" s="42"/>
+      <c r="B178" s="42"/>
     </row>
     <row r="179" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="42" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="A179" s="42"/>
+      <c r="B179" s="42"/>
     </row>
     <row r="180" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A180" s="42"/>
       <c r="B180" s="42"/>
     </row>
     <row r="181" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A181" s="42"/>
       <c r="B181" s="42"/>
     </row>
     <row r="182" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A182" s="42"/>
       <c r="B182" s="42"/>
     </row>
     <row r="183" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A183" s="42"/>
       <c r="B183" s="42"/>
     </row>
     <row r="184" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A184" s="42"/>
       <c r="B184" s="42"/>
     </row>
     <row r="185" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A185" s="42"/>
       <c r="B185" s="42"/>
     </row>
@@ -8501,70 +8433,50 @@
       <c r="B221" s="42"/>
     </row>
     <row r="222" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A222" s="42"/>
       <c r="B222" s="42"/>
     </row>
     <row r="223" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A223" s="42"/>
       <c r="B223" s="42"/>
     </row>
     <row r="224" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A224" s="42"/>
       <c r="B224" s="42"/>
     </row>
     <row r="225" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A225" s="42"/>
       <c r="B225" s="42"/>
     </row>
     <row r="226" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A226" s="42"/>
       <c r="B226" s="42"/>
     </row>
     <row r="227" spans="1:2" hidden="1" x14ac:dyDescent="0.25">
       <c r="A227" s="42"/>
       <c r="B227" s="42"/>
-    </row>
-[...18 lines deleted...]
-      <c r="B232" s="42"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>